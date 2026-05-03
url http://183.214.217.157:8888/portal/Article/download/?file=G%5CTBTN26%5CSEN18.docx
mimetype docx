--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,1262 +1,1032 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <!-- Generated by Aspose.Words for .NET 24.10.0 -->
   <w:body>
-    <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="2784FC06" w14:textId="77777777">
+    <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="348C282E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D7E91">
+      <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
-          <w:kern w:val="0"/>
         </w:rPr>
         <w:t>NOTIFICATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="33C53F35" w14:textId="77777777">
+    <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="7FEE39A9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="009D7E91">
-        <w:t>La notification suivante est communiquée conformément à l'article 10.6.</w:t>
+      <w:r>
+        <w:t>The following notification is being circulated in accordance with Article 10.6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="3116A39B" w14:textId="77777777"/>
+    <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="7126F723" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="696"/>
         <w:gridCol w:w="8284"/>
       </w:tblGrid>
-      <w:tr w14:paraId="42EE50A2" w14:textId="77777777" w:rsidTr="00EA7B8E">
+      <w:tr w14:paraId="59C5C7CC" w14:textId="77777777" w:rsidTr="00EA7B8E">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="4C8F327F" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="7EE3E588" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00606AB0" w14:paraId="2C910D07" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00606AB0" w14:paraId="07E9A14C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Membre notifiant:</w:t>
+              <w:t>Notifying Member:</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7E91" w:rsidR="006F55D1">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7E91" w:rsidR="006F55D1">
+            <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>SÉNÉGAL</w:t>
+              <w:t>SENEGAL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="53AD85AE" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="28DDA313" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Le cas échéant, pouvoirs publics locaux concernés (articles 3.2 et 7.2):</w:t>
+              <w:t>If applicable, name of local government involved (Articles 3.2 and 7.2):</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7E91" w:rsidR="006F55D1">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0BBCD5D3" w14:textId="77777777" w:rsidTr="00EA7B8E">
+      <w:tr w14:paraId="38167AA9" w14:textId="77777777" w:rsidTr="00EA7B8E">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="4B982A52" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="138ECA48" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00C66168" w14:paraId="279C72F8" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00C66168" w14:paraId="67F2F895" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Organisme responsable:</w:t>
+              <w:t>Agency responsible:</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7E91" w:rsidR="006F55D1">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="00C66168" w14:paraId="37F34C24" w14:textId="77777777">
+          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="00C66168" w14:paraId="6F375075" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>Association Sénégalaise de Normalisation</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Association Sénégalaise de normalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, ASN (Senegalese Standardization Association)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2F50CC67" w14:textId="77777777" w:rsidTr="00EA7B8E">
+      <w:tr w14:paraId="211DD19C" w14:textId="77777777" w:rsidTr="00EA7B8E">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="6663C3D6" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="516C7D6F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="1C5CCDD3" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="4A14F592" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Notification au titre de l'article 2.9.2 [ ], 2.10.1 [ ], 5.6.2 [ ], 5.7.1 [ ],</w:t>
+              <w:t>Notified under Article 2.9.2 [ ], 2.10.1 [ ], 5.6.2 [ ], 5.7.1 [ ], 3.2 [ ], 7.2 [ ], other [X]:</w:t>
             </w:r>
-            <w:r w:rsidR="00D81AFF">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> Règlement Technique en vigueur</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> Technical Regulation in force</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="11B74EB2" w14:textId="77777777" w:rsidTr="00EA7B8E">
+      <w:tr w14:paraId="596F89CC" w14:textId="77777777" w:rsidTr="00EA7B8E">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="49BE6076" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="0FFF12E9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="27876EED" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="478521D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00625DE6">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Produits visés (</w:t>
+              <w:t>Products covered (HS codes or national tariff lines. ICS numbers may be provided in addition, where applicable):</w:t>
             </w:r>
-            <w:r w:rsidRPr="00625DE6">
-[...76 lines deleted...]
-              <w:t xml:space="preserve"> Accumulateurs au plomb, pour le démarrage des moteurs à piston (sauf hors d'usage) (Code(s) du SH : 850710); (Code(s) de l'ICS : 29.220.20)</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> Lead-acid accumulators used for starting piston engines (excluding spent) (HS code: 850710); (ICS code: 29.220.20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="10BB0BE5" w14:textId="77777777" w:rsidTr="00EA7B8E">
+      <w:tr w14:paraId="6A802A7C" w14:textId="77777777" w:rsidTr="00EA7B8E">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="4052B8EA" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="27063166" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidP="009D7E91" w14:paraId="408CAFF7" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidP="009D7E91" w14:paraId="33A1EB2D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00625DE6">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Renseignements concernant le texte notifié (</w:t>
+              <w:t>Details of notified document(s) (title, number of pages and languages, means of access):</w:t>
             </w:r>
-            <w:r w:rsidRPr="00790189" w:rsidR="00790189">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="009D7E91" w:rsidR="006F55D1">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="7FCA81CD" w14:textId="7C42951A">
+          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="65C7DE02" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:t>Arrêté 003896 rendant d'application obligatoire la norme NS 01-047 Batteries d'accumulateurs de démarrage au plomb</w:t>
             </w:r>
-            <w:r w:rsidR="004C0E45">
-[...9 lines deleted...]
-              <w:t>(s), en français)</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> (Order 003896 providing for the mandatory application of standard NS 01-047 Lead-acid starter batteries) (2 pages, in French)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C66168" w:rsidRPr="00E129E7" w:rsidP="009D7E91" w14:paraId="16E29ED2" w14:textId="77777777">
+          <w:p w:rsidR="00C66168" w:rsidRPr="00E129E7" w:rsidP="009D7E91" w14:paraId="3F9CE990" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00625DE6">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Lien vers le texte notifié et/ou coordonnées de l'organisme ou de l'autorité qui peut fournir une copie du texte notifié sur demande:</w:t>
+              <w:t>Link to notified document(s) and/or contact details for agency or authority which can provide copies upon request:</w:t>
             </w:r>
-            <w:r w:rsidR="00E129E7">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E129E7" w:rsidP="009D7E91" w14:paraId="0EF38FD2" w14:textId="77777777">
+          <w:p w:rsidR="00E129E7" w:rsidP="009D7E91" w14:paraId="01B9164D" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="4" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId4" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:iCs/>
                   <w:color w:val="0000FF"/>
-                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://members.wto.org/crnattachments/2026/TBT/SEN/26_01386_00_f.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00E129E7" w:rsidP="009D7E91" w14:paraId="30E1213D" w14:textId="77777777">
+          <w:p w:rsidR="00E129E7" w:rsidP="009D7E91" w14:paraId="34994B69" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:iCs/>
                   <w:color w:val="0000FF"/>
-                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://www.asn.sn/fr/content/arr%C3%AAt%C3%A9-003896-rendant-dapplication-obligatoire-la-norme-ns-01-047-batteries-daccumulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00E129E7" w:rsidP="009D7E91" w14:paraId="47C4F29B" w14:textId="77777777">
+          <w:p w:rsidR="00E129E7" w:rsidP="009D7E91" w14:paraId="77EEC0E7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:i/>
                 <w:iCs/>
-                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Association Sénégalaise de Normalisation (ASN)</w:t>
+              <w:t>Association Sénégalaise de normalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, ASN (Senegalese Standardization Association)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E129E7" w:rsidP="009D7E91" w14:paraId="699C0F27" w14:textId="77777777">
+          <w:p w:rsidR="00E129E7" w:rsidP="009D7E91" w14:paraId="1D6B52E2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Avenue Bourguiba 7ème étage Immeuble Serigne Saliou MBACKE</w:t>
+              <w:t>Avenue Bourguiba, 7ème étage, Immeuble Serigne Saliou Mbacke</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E129E7" w:rsidP="009D7E91" w14:paraId="22FE4C1F" w14:textId="3D5C8CAC">
+          <w:p w:rsidR="00E129E7" w:rsidP="009D7E91" w14:paraId="39577068" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">– BP 4037 Dakar (Sénégal) – Tél. : 33 829 58 25 - </w:t>
+              <w:t xml:space="preserve">– BP 4037 Dakar, Senegal – Tel.: (+221) 33 829 58 25 - Email: </w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId6" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:iCs/>
                   <w:color w:val="0000FF"/>
-                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>asn@asn.sn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidRPr="00F81582" w:rsidR="004C0E45">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:iCs/>
-                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>www.asn.sn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004C0E45">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2FB7DCC3" w14:textId="77777777" w:rsidTr="00EA7B8E">
+      <w:tr w14:paraId="0C211504" w14:textId="77777777" w:rsidTr="00EA7B8E">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="72C4005E" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="51EAB5AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="644F0E7B" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="3448BDDC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Teneur:</w:t>
+              <w:t>Description of content:</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7E91" w:rsidR="006F55D1">
-              <w:t xml:space="preserve"> Le présent arrêté fixe les modalités de contrôle de conformité aux normes des batteries d'accumulateurs de démarrage à plomb au Sénégal</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> The notified Order establishes the procedures for compliance control of lead-acid starter batteries in Senegal.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="47EB7A19" w14:textId="77777777">
+          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="65A87F1B" w14:textId="09B1706A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>La mise à la consommation des batterie d'accumulateur de démarrage fabriquées localement ou importées est soumise à une autorisation préalable délivrée par la Direction du Commerce Intérieur</w:t>
+            <w:r>
+              <w:t xml:space="preserve">The placing on the market of starter batteries </w:t>
+            </w:r>
+            <w:r w:rsidR="0091303F">
+              <w:t xml:space="preserve">that are </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">manufactured locally or imported requires prior authorization </w:t>
+            </w:r>
+            <w:r w:rsidR="0091303F">
+              <w:t>from</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> the Directorate of Internal Trade.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="46710C6A" w14:textId="77777777" w:rsidTr="00EA7B8E">
+      <w:tr w14:paraId="53814945" w14:textId="77777777" w:rsidTr="00EA7B8E">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="3B9CE9D9" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="6C2FE4A3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="0DC40ED7" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="0463252C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00625DE6">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Objectif et justification, y compris la nature des problèmes urgents, le cas échéant:</w:t>
+              <w:t>Objective and rationale, including the nature of urgent problems where applicable:</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7E91">
-[...3 lines deleted...]
-              <w:t>Les batteries d'accumulation au plomb constituent un élément essentiel pour de nombreux secteurs économiques du Sénégal, notamment le transport, l'énergie solaire, les télécommunications et l'industrie.</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> Lead-acid batteries are an essential component for many sectors of the Senegalese economy, notably transport, solar energy, telecommunications and industry.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="3579FBE3" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="6A95C872" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>Cependant, la qualité et la sécurité des batteries mises sur le marché varient considérablement en raison de l'absence d'un cadre réglementaire national fixant des exigences techniques minimales de fabrication, de performance et de sécurité.</w:t>
+            <w:r>
+              <w:t>However, the quality and safety of the batteries placed on the market vary considerably because of the lack of a national regulatory framework establishing minimum technical requirements for manufacturing, performance and safety.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="23C10CA2" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="0F37B7DA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>Cette situation favorise l'importation et la commercialisation de produits de qualité inférieure, présentant des risques pour :</w:t>
+            <w:r>
+              <w:t>This situation results in substandard products being imported or marketed, which pose risks to:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="400E5C2C" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="6794D207" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>la sécurité des utilisateurs (risques de fuite d'acide, d'explosion ou d'incendie) ;</w:t>
+            <w:r>
+              <w:t>user safety (risks of acid leakage, explosion or fire);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="01F2DC1B" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="534A3A59" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>la durabilité des batteries ;</w:t>
+            <w:r>
+              <w:t>battery durability; and</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="5CF29C4C" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="61AD4012" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>et la protection de l'environnement, en raison des pratiques non conformes liées à l'utilisation du plomb et des matières dangereuses.</w:t>
+            <w:r>
+              <w:t>environmental protection, as a result of non-compliant practices related to the use of lead and hazardous materials.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="6262FB0F" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="4E7FE747" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>L'objectif principal du projet d'arrêté est d'établir à la suite du cadre normatif, un cadre réglementaire garantissant la qualité, la sécurité et la conformité environnementale des batteries d'accumulation au plomb fabriquées ou importées au Sénégal.</w:t>
+            <w:r>
+              <w:t>The primary objective of the draft Order, following the establishment of the standardization framework, is to establish a regulatory framework ensuring the quality, safety and environmental compliance of lead-acid batteries manufactured in or imported into Senegal.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="0A464B10" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="1BD8687C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>De manière spécifique, l'arrêté vise à :</w:t>
+            <w:r>
+              <w:t>More specifically, the notified Order seeks to:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="45BA6BC5" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="582D20C8" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>Définir les spécifications techniques applicables aux batteries au plomb (capacité, durabilité, sécurité chimique, performance) ;</w:t>
+            <w:r>
+              <w:t>establish the technical specifications applicable to lead-acid batteries (capacity, durability, chemical safety and performance);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="1BC53EEF" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="564F7A49" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>Imposer la conformité aux normes nationales et internationales reconnues ;</w:t>
+            <w:r>
+              <w:t>require compliance with recognized national and international standards;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="790C0C8B" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="4213365C" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>Encadrer le procédé de fabrication, les matériaux utilisés et les conditions d'essai ;</w:t>
+            <w:r>
+              <w:t>regulate the manufacturing process, the materials used and testing conditions;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="5E4A39C3" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="76193A37" w14:textId="773258F0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>Garantir la traçabilité et la certification de conformité des produits avant leur mise sur le marché ;</w:t>
+            <w:r>
+              <w:t xml:space="preserve">ensure </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED409A">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>traceability and certification of conformity</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED409A">
+              <w:t xml:space="preserve"> of products</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> before they are placed on the market.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="6096E50D" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="40DB452B" w14:textId="618AE57F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>Ces pratiques non régulées nuisent à la santé publique, en exposant les consommateurs à des carences nutritionnelles ou à des risques sanitaires. Par ailleurs, elles compromettent la compétitivité des produits locaux, alors que des entreprises sénégalaises investissent dans la production de batteries d'accumulateur à plomb.</w:t>
+            <w:r>
+              <w:t>These unregulated practices are detrimental to public health, exposing consumers to health risks. Moreover, they undermine the competitiveness of locally produced goods, at a time when Senegalese companies are investing in the production of lead-acid batteries.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="17DDFD31" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="36F95FC2" w14:textId="28933226">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> a été élaborée pour :</w:t>
+            <w:r>
+              <w:t>In response to these challenges, standard NS 01-047 – Lead-acid batteries was formulated in order to:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="3A46EFA2" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="17DB66DA" w14:textId="31F79CB2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>Garantir une qualité des batteries d'accumulation à plomb disponibles sur le marché sénégalais ;</w:t>
+            <w:r>
+              <w:t>ensure the quality of lead-acid batteries available on the Senegalese market;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="4E63E17C" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="570576B6" w14:textId="034317AF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>Protéger les consommateurs contre les fraudes et les produits non conformes</w:t>
+            <w:r>
+              <w:t>protect consumers against fraud and non-compliant products</w:t>
+            </w:r>
+            <w:r w:rsidR="001670D7">
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="68CE1E66" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="00305401" w14:paraId="07A802D5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="720"/>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t>&lt;; Information des consommateurs, Étiquetage; Prévention de pratiques de nature à induire en erreur et protection des consommateurs; Protection de la santé et de la vie des personnes; Protection de l'environnement; Prescriptions en matière de qualité</w:t>
+            <w:r>
+              <w:t>Consumer information, labelling; Prevention of deceptive practices and consumer protection; Protection of human health or safety; Protection of the environment; Quality requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5BD83F12" w14:textId="77777777" w:rsidTr="00EA7B8E">
+      <w:tr w14:paraId="05DEF9BE" w14:textId="77777777" w:rsidTr="00EA7B8E">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="003A4A65" w14:paraId="79F624C8" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="003A4A65" w14:paraId="21E4B622" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C66168" w:rsidRPr="00E129E7" w:rsidP="00B10A03" w14:paraId="72EE0A88" w14:textId="77777777">
+          <w:p w:rsidR="00C66168" w:rsidRPr="00E129E7" w:rsidP="00B10A03" w14:paraId="5E2BF690" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00625DE6">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Documents pertinents:</w:t>
+              <w:t>Relevant documents:</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7E91" w:rsidR="006F55D1">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="00B10A03" w14:paraId="3117099B" w14:textId="77777777">
+          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="00B10A03" w14:paraId="579EE5B3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="009D7E91">
+            <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://www.asn.sn/fr/content/batteries-daccumulateurs-de-d%C3%A9marrage-au-plomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6CEE9C4F" w14:textId="77777777" w:rsidTr="00EA7B8E">
+      <w:tr w14:paraId="3304B835" w14:textId="77777777" w:rsidTr="00EA7B8E">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="11F8857C" w14:textId="77777777">
+          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="561FAF36" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="009B0524" w14:paraId="0625A7C3" w14:textId="77777777">
+          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="009B0524" w14:paraId="18918582" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00625DE6">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Date projetée pour l'adoption:</w:t>
+              <w:t>Proposed date of adoption:</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t xml:space="preserve"> En vigueur</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> In force</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="009B0524" w14:paraId="6DA1A2C7" w14:textId="77777777">
+          <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="009B0524" w14:paraId="21BB8C5E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00625DE6">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Date projetée pour l'entrée en vigueur:</w:t>
+              <w:t>Proposed date of entry into force:</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7E91">
-              <w:t xml:space="preserve"> En vigueur</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> In force</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="02C90991" w14:textId="77777777" w:rsidTr="00EA7B8E">
+      <w:tr w14:paraId="36135B2D" w14:textId="77777777" w:rsidTr="00EA7B8E">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="18EF71D2" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidRPr="009D7E91" w:rsidP="009D7E91" w14:paraId="571B9CB9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D7E91">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8284" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C66168" w:rsidRPr="00E129E7" w:rsidP="009D7E91" w14:paraId="34EE4727" w14:textId="77777777">
+          <w:p w:rsidR="00C66168" w:rsidRPr="00E129E7" w:rsidP="009D7E91" w14:paraId="59584C62" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00625DE6">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation </w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> observations</w:t>
+              <w:t>Provision of comments:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D58AD" w:rsidP="009D7E91" w14:paraId="342C700C" w14:textId="77777777">
+          <w:p w:rsidR="008D58AD" w:rsidP="009D7E91" w14:paraId="2B772A03" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00625DE6">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Date limite pour la présentation des observations:</w:t>
+              <w:t>Final date for comments:</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D7E91" w:rsidR="006F55D1">
-              <w:t xml:space="preserve"> Non applicable</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> Not applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C66168" w:rsidRPr="00B460FE" w:rsidP="00C66168" w14:paraId="27D33DC6" w14:textId="77777777">
+          <w:p w:rsidR="00C66168" w:rsidRPr="00B460FE" w:rsidP="00C66168" w14:paraId="159389D6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="3402"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00625DE6">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>[</w:t>
+              <w:t>[ ] 60 days from the date of notification</w:t>
             </w:r>
-            <w:r w:rsidRPr="00625DE6">
-[...33 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C66168" w:rsidRPr="00E129E7" w:rsidP="009D7E91" w14:paraId="6DF59E5B" w14:textId="77777777">
+          <w:p w:rsidR="00C66168" w:rsidRPr="00E129E7" w:rsidP="009D7E91" w14:paraId="581B9AED" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00625DE6">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Coordonnées de l'organisme ou de l'autorité désigné(e) pour s'occuper des observations concernant la notification:</w:t>
+              <w:t>Contact details of agency or authority designated to handle comments regarding the notification:</w:t>
             </w:r>
-            <w:r w:rsidR="00E129E7">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="00C66168" w14:paraId="7580A091" w14:textId="77777777">
+    <w:p w:rsidR="006F55D1" w:rsidRPr="009D7E91" w:rsidP="00C66168" w14:paraId="1F9DA876" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="00AE3C0C">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1293,812 +1063,769 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="7027ACF8" w14:textId="77777777">
+  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="6589704E" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="009D7E91">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00DD65B2" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="171D97EB" w14:textId="77777777">
+  <w:p w:rsidR="00DD65B2" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="5C42D1C8" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="009D7E91">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00DD65B2" w:rsidRPr="009D7E91" w14:paraId="66DD4A6C" w14:textId="77777777">
-    <w:r w:rsidRPr="009D7E91">
+  <w:p w:rsidR="00DD65B2" w:rsidRPr="009D7E91" w14:paraId="17D1C3ED" w14:textId="77777777">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="170F4E06" w14:textId="77777777">
+  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="5E93A2D4" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="009D7E91">
+    <w:r>
       <w:t>tbtSymbol</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="413108C2" w14:textId="77777777">
+  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="60DA9879" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="1129C662" w14:textId="77777777">
+  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="3D1844A8" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="009D7E91">
+    <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r w:rsidRPr="009D7E91">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009D7E91">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="009D7E91">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="009D7E91">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="009D7E91">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="009D7E91">
+    <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="0AAC5128" w14:textId="77777777">
+  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="670EADAE" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="3F2E6378" w14:textId="77777777">
+  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="17541C36" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="spsSymbolHeader"/>
-    <w:r w:rsidRPr="009D7E91">
+    <w:r>
       <w:t>G/TBT/N/SEN/18</w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
-  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="71AAC131" w14:textId="77777777">
+  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="10CAF646" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="3EC26365" w14:textId="77777777">
+  <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="555686D0" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="009D7E91">
+    <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r w:rsidRPr="009D7E91">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009D7E91">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="009D7E91">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="009D7E91">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="009D7E91">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="009D7E91">
+    <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DD65B2" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="426BF76D" w14:textId="77777777">
+  <w:p w:rsidR="00DD65B2" w:rsidRPr="009D7E91" w:rsidP="00D67386" w14:paraId="737EB9EB" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3794"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3325"/>
+      <w:gridCol w:w="3810"/>
+      <w:gridCol w:w="2020"/>
+      <w:gridCol w:w="3196"/>
     </w:tblGrid>
-    <w:tr w14:paraId="5E905A71" w14:textId="77777777" w:rsidTr="00A37621">
+    <w:tr w14:paraId="7F4A728A" w14:textId="77777777" w:rsidTr="00436ED4">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3794" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:tcW w:w="2053" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="00D82AF6" w:rsidP="006D265C" w14:paraId="441B588F" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="014384D8" w14:textId="77777777">
           <w:pPr>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="bmkRestricted" w:colFirst="1" w:colLast="1"/>
+          <w:bookmarkStart w:id="2" w:name="bmkMasthead"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5448" w:type="dxa"/>
+          <w:tcW w:w="2947" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="00D82AF6" w:rsidP="006D265C" w14:paraId="68213F90" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="164C1190" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="1"/>
-    <w:tr w14:paraId="3E812281" w14:textId="77777777" w:rsidTr="00A37621">
+    <w:tr w14:paraId="74A5DB9D" w14:textId="77777777" w:rsidTr="00436ED4">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="213"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3794" w:type="dxa"/>
+          <w:tcW w:w="2053" w:type="pct"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="00D82AF6" w:rsidP="006D265C" w14:paraId="62EA86CD" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="66190A6F" w14:textId="27076186">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:bookmarkStart w:id="3" w:name="bmkLogo" w:colFirst="0" w:colLast="0"/>
+          <w:bookmarkEnd w:id="1"/>
           <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:szCs w:val="18"/>
-              <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
-                <wp:extent cx="2391410" cy="713740"/>
-[...4 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="2415902" cy="720090"/>
+                <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
+                <wp:docPr id="497464207" name="Picture 1"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1" name="Picture 2"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="497464207" name="Picture 1"/>
+                        <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...5 lines deleted...]
-                        </a:blip>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2391410" cy="713740"/>
+                          <a:ext cx="2415902" cy="720090"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...2 lines deleted...]
-                        </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5448" w:type="dxa"/>
+          <w:tcW w:w="2947" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="00D82AF6" w:rsidP="006D265C" w14:paraId="5A4259F0" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="69B234F0" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="052AB85C" w14:textId="77777777" w:rsidTr="00A37621">
+    <w:tr w14:paraId="3E247508" w14:textId="77777777" w:rsidTr="00436ED4">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="868"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3794" w:type="dxa"/>
+          <w:tcW w:w="2053" w:type="pct"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="00D82AF6" w:rsidP="006D265C" w14:paraId="7B15924A" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="19E6FC9D" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
+          <w:bookmarkStart w:id="4" w:name="bmkSymbols" w:colFirst="1" w:colLast="1"/>
+          <w:bookmarkEnd w:id="3"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5448" w:type="dxa"/>
+          <w:tcW w:w="2947" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00D67386" w:rsidRPr="009D7E91" w:rsidP="006D265C" w14:paraId="059A2283" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="4D75E023" w14:textId="0613C014">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="2" w:name="bmkSymbols"/>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>G/TBT/N/SEN/18</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="2"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="78C1C812" w14:textId="77777777" w:rsidTr="00A37621">
+    <w:tr w14:paraId="7519CCD7" w14:textId="77777777" w:rsidTr="00436ED4">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3794" w:type="dxa"/>
+          <w:tcW w:w="2053" w:type="pct"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="00D82AF6" w:rsidP="006D265C" w14:paraId="52EF60CF" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="17AA9757" w14:textId="77777777">
           <w:pPr>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:bookmarkEnd w:id="4"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5448" w:type="dxa"/>
+          <w:tcW w:w="2947" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="00D82AF6" w:rsidP="006D265C" w14:paraId="4461D8AA" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="067C9982" w14:textId="56C52D81">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="3" w:name="spsDateDistribution"/>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00D82AF6">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>12 mars 2026</w:t>
+            <w:t>12 March 2026</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="3"/>
-          <w:bookmarkEnd w:id="4"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="7920E3ED" w14:textId="77777777" w:rsidTr="00A37621">
+    <w:tr w14:paraId="104CE6EE" w14:textId="77777777" w:rsidTr="00436ED4">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="412"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5917" w:type="dxa"/>
+          <w:tcW w:w="3201" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="00D82AF6" w:rsidP="006D265C" w14:paraId="3D256455" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="79D45248" w14:textId="64FEEADC">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="5" w:name="bmkSerial"/>
+          <w:bookmarkStart w:id="5" w:name="bmkSerial" w:colFirst="0" w:colLast="0"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               <w:b w:val="0"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>(26-1925)</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="5"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3325" w:type="dxa"/>
+          <w:tcW w:w="1799" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="00D82AF6" w:rsidP="006D265C" w14:paraId="5E86EC37" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="61658FDC" w14:textId="18991C0E">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="6" w:name="bmkTotPages"/>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Page:</w:t>
+            <w:t xml:space="preserve">Page: </w:t>
           </w:r>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
-[...6 lines deleted...]
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="005469C3">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
-              <w:bCs/>
+              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> NUMPAGES  \# "0" \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="005469C3">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
-              <w:bCs/>
+              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:bookmarkEnd w:id="6"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="0C7DAA3F" w14:textId="77777777" w:rsidTr="00A37621">
+    <w:tr w14:paraId="520D47F2" w14:textId="77777777" w:rsidTr="00436ED4">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5917" w:type="dxa"/>
+          <w:tcW w:w="3201" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="113" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="00D82AF6" w:rsidP="006D265C" w14:paraId="7DD4F527" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="71440389" w14:textId="53AD2145">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="7" w:name="bmkCommittee"/>
-          <w:r w:rsidRPr="009D7E91">
+          <w:bookmarkStart w:id="6" w:name="bmkCommittee" w:colFirst="0" w:colLast="0"/>
+          <w:bookmarkStart w:id="7" w:name="bmkLanguage" w:colFirst="1" w:colLast="1"/>
+          <w:bookmarkEnd w:id="5"/>
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Comité des obstacles techniques au commerce</w:t>
+            <w:t>Committee on Technical Barriers to Trade</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="7"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3325" w:type="dxa"/>
+          <w:tcW w:w="1799" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="113" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="009D7E91" w:rsidP="006D265C" w14:paraId="6DCDD552" w14:textId="77777777">
+        <w:p w:rsidR="00436ED4" w:rsidRPr="00436ED4" w:rsidP="00703F81" w14:paraId="59489F1F" w14:textId="1545BFC0">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:bCs/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="8" w:name="bmkLanguage"/>
-          <w:r w:rsidRPr="009D7E91">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:bCs/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Original:</w:t>
+            <w:t>Original: French</w:t>
           </w:r>
-          <w:r w:rsidRPr="009D7E91" w:rsidR="006F55D1">
-[...15 lines deleted...]
-          <w:bookmarkEnd w:id="8"/>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
   </w:tbl>
-  <w:p w:rsidR="00DD65B2" w:rsidRPr="009D7E91" w14:paraId="4BF8E550" w14:textId="77777777"/>
+  <w:p w:rsidR="00DD65B2" w:rsidRPr="00436ED4" w14:paraId="2024E0BA" w14:textId="77777777"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00FAC258"/>
     <w:name w:val="ListBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -3512,226 +3239,234 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1336881288">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="299190218">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="338850894">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="180"/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneSortMethod w:val="name"/>
   <w:defaultTabStop w:val="567"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D67386"/>
     <w:rsid w:val="000074D5"/>
     <w:rsid w:val="00016F3F"/>
     <w:rsid w:val="0002424F"/>
     <w:rsid w:val="00060E22"/>
     <w:rsid w:val="00064E8E"/>
     <w:rsid w:val="00067D73"/>
     <w:rsid w:val="00071B26"/>
     <w:rsid w:val="000763C1"/>
+    <w:rsid w:val="000867D4"/>
     <w:rsid w:val="00090836"/>
     <w:rsid w:val="000A04DA"/>
     <w:rsid w:val="000A7098"/>
     <w:rsid w:val="000C2A6F"/>
     <w:rsid w:val="000C3951"/>
     <w:rsid w:val="000C724C"/>
     <w:rsid w:val="000D032C"/>
     <w:rsid w:val="000D23F0"/>
     <w:rsid w:val="000D5551"/>
     <w:rsid w:val="000D65C0"/>
     <w:rsid w:val="000E24C5"/>
     <w:rsid w:val="000F3D5B"/>
     <w:rsid w:val="000F4576"/>
     <w:rsid w:val="00104D9E"/>
     <w:rsid w:val="00114B29"/>
     <w:rsid w:val="001171A2"/>
     <w:rsid w:val="00120B96"/>
     <w:rsid w:val="001273FC"/>
     <w:rsid w:val="00130C98"/>
     <w:rsid w:val="001338F0"/>
     <w:rsid w:val="001348DC"/>
     <w:rsid w:val="0014012F"/>
     <w:rsid w:val="00154B32"/>
+    <w:rsid w:val="001670D7"/>
     <w:rsid w:val="00172B05"/>
     <w:rsid w:val="001752B1"/>
     <w:rsid w:val="001B50DF"/>
     <w:rsid w:val="001D7618"/>
     <w:rsid w:val="001E3F78"/>
     <w:rsid w:val="001E683D"/>
     <w:rsid w:val="00211821"/>
     <w:rsid w:val="002149CB"/>
     <w:rsid w:val="00222CC6"/>
     <w:rsid w:val="002242B5"/>
     <w:rsid w:val="00247D35"/>
     <w:rsid w:val="00250466"/>
     <w:rsid w:val="00254BF0"/>
     <w:rsid w:val="00255119"/>
     <w:rsid w:val="00287066"/>
     <w:rsid w:val="00295BF7"/>
     <w:rsid w:val="002A0D9B"/>
     <w:rsid w:val="002A4277"/>
     <w:rsid w:val="002D5A5B"/>
+    <w:rsid w:val="002F019D"/>
     <w:rsid w:val="00302ADD"/>
     <w:rsid w:val="00305401"/>
     <w:rsid w:val="00307B0F"/>
     <w:rsid w:val="003267CD"/>
     <w:rsid w:val="00334600"/>
     <w:rsid w:val="00337700"/>
     <w:rsid w:val="003422F5"/>
     <w:rsid w:val="00342A86"/>
     <w:rsid w:val="003553C7"/>
     <w:rsid w:val="00362624"/>
     <w:rsid w:val="0036767E"/>
     <w:rsid w:val="003711B0"/>
     <w:rsid w:val="00371F55"/>
     <w:rsid w:val="0037719F"/>
     <w:rsid w:val="003A0E78"/>
     <w:rsid w:val="003A19CB"/>
     <w:rsid w:val="003A4A65"/>
     <w:rsid w:val="003B6D4C"/>
     <w:rsid w:val="003E7669"/>
     <w:rsid w:val="003F0353"/>
     <w:rsid w:val="003F7DE7"/>
     <w:rsid w:val="00410C09"/>
     <w:rsid w:val="00425766"/>
     <w:rsid w:val="0043612A"/>
+    <w:rsid w:val="00436ED4"/>
     <w:rsid w:val="004479B8"/>
     <w:rsid w:val="00450063"/>
     <w:rsid w:val="00461179"/>
     <w:rsid w:val="00462D22"/>
     <w:rsid w:val="00481B71"/>
     <w:rsid w:val="00496CD2"/>
     <w:rsid w:val="004A030D"/>
     <w:rsid w:val="004B6E98"/>
     <w:rsid w:val="004C0E45"/>
     <w:rsid w:val="004C592D"/>
     <w:rsid w:val="004D5FBF"/>
     <w:rsid w:val="004E06C5"/>
     <w:rsid w:val="004E15E1"/>
     <w:rsid w:val="0051241E"/>
     <w:rsid w:val="00516FF3"/>
     <w:rsid w:val="005238D2"/>
     <w:rsid w:val="00543041"/>
     <w:rsid w:val="005469C3"/>
+    <w:rsid w:val="005578E2"/>
     <w:rsid w:val="005631BA"/>
     <w:rsid w:val="005672E8"/>
     <w:rsid w:val="00571EE1"/>
     <w:rsid w:val="00574437"/>
     <w:rsid w:val="005763C8"/>
     <w:rsid w:val="00585782"/>
     <w:rsid w:val="00592965"/>
     <w:rsid w:val="005B571A"/>
     <w:rsid w:val="005C6D4E"/>
     <w:rsid w:val="005D20E7"/>
     <w:rsid w:val="005D21E5"/>
     <w:rsid w:val="005E14C9"/>
     <w:rsid w:val="00606AB0"/>
     <w:rsid w:val="00617F32"/>
     <w:rsid w:val="006248DB"/>
     <w:rsid w:val="00625DE6"/>
     <w:rsid w:val="0065315E"/>
     <w:rsid w:val="00663621"/>
     <w:rsid w:val="006717EC"/>
     <w:rsid w:val="00671868"/>
     <w:rsid w:val="00674833"/>
     <w:rsid w:val="00695861"/>
+    <w:rsid w:val="006A25D3"/>
     <w:rsid w:val="006A41F1"/>
     <w:rsid w:val="006A4BAD"/>
     <w:rsid w:val="006C14E7"/>
     <w:rsid w:val="006D265C"/>
     <w:rsid w:val="006D2730"/>
     <w:rsid w:val="006E0C67"/>
     <w:rsid w:val="006E5050"/>
     <w:rsid w:val="006E5BFC"/>
     <w:rsid w:val="006F3C8D"/>
     <w:rsid w:val="006F55D1"/>
+    <w:rsid w:val="00703F81"/>
     <w:rsid w:val="00713807"/>
     <w:rsid w:val="00727F5B"/>
     <w:rsid w:val="0073192C"/>
     <w:rsid w:val="00735ADA"/>
     <w:rsid w:val="00744D6F"/>
     <w:rsid w:val="00762DEE"/>
     <w:rsid w:val="007827D8"/>
     <w:rsid w:val="00790189"/>
+    <w:rsid w:val="00790CC1"/>
     <w:rsid w:val="00795114"/>
     <w:rsid w:val="007A761F"/>
     <w:rsid w:val="007B4290"/>
     <w:rsid w:val="007B7BB1"/>
     <w:rsid w:val="007C428B"/>
     <w:rsid w:val="007C4316"/>
     <w:rsid w:val="007C4766"/>
     <w:rsid w:val="007D39B5"/>
     <w:rsid w:val="007E2EBA"/>
     <w:rsid w:val="00817E7E"/>
     <w:rsid w:val="008258B3"/>
     <w:rsid w:val="00834FB6"/>
     <w:rsid w:val="008402D9"/>
     <w:rsid w:val="00842D59"/>
     <w:rsid w:val="008474BD"/>
     <w:rsid w:val="0085388D"/>
     <w:rsid w:val="00854DE0"/>
     <w:rsid w:val="00860996"/>
     <w:rsid w:val="00885409"/>
     <w:rsid w:val="008862DD"/>
     <w:rsid w:val="00894675"/>
     <w:rsid w:val="008A1305"/>
     <w:rsid w:val="008C6AD2"/>
     <w:rsid w:val="008D58AD"/>
     <w:rsid w:val="008E4599"/>
     <w:rsid w:val="00903A6F"/>
     <w:rsid w:val="00906008"/>
     <w:rsid w:val="009112F2"/>
+    <w:rsid w:val="0091303F"/>
     <w:rsid w:val="0091417D"/>
     <w:rsid w:val="009304CB"/>
     <w:rsid w:val="0093775F"/>
     <w:rsid w:val="00944E2E"/>
     <w:rsid w:val="0096154C"/>
     <w:rsid w:val="00966CFA"/>
     <w:rsid w:val="00974AA1"/>
     <w:rsid w:val="009A0D78"/>
     <w:rsid w:val="009B0524"/>
     <w:rsid w:val="009B5192"/>
     <w:rsid w:val="009C5CF0"/>
     <w:rsid w:val="009D63FB"/>
     <w:rsid w:val="009D7E91"/>
     <w:rsid w:val="009E29F6"/>
     <w:rsid w:val="009F3C58"/>
     <w:rsid w:val="009F491D"/>
     <w:rsid w:val="00A047EB"/>
     <w:rsid w:val="00A12863"/>
     <w:rsid w:val="00A21B67"/>
     <w:rsid w:val="00A21DC7"/>
     <w:rsid w:val="00A268E2"/>
     <w:rsid w:val="00A270A3"/>
     <w:rsid w:val="00A37621"/>
     <w:rsid w:val="00A37C79"/>
     <w:rsid w:val="00A46611"/>
@@ -3742,143 +3477,149 @@
     <w:rsid w:val="00A73F8C"/>
     <w:rsid w:val="00AC5D34"/>
     <w:rsid w:val="00AC7C4D"/>
     <w:rsid w:val="00AD1003"/>
     <w:rsid w:val="00AE3C0C"/>
     <w:rsid w:val="00AF33E8"/>
     <w:rsid w:val="00B016F2"/>
     <w:rsid w:val="00B10A03"/>
     <w:rsid w:val="00B20481"/>
     <w:rsid w:val="00B21C10"/>
     <w:rsid w:val="00B24B85"/>
     <w:rsid w:val="00B30392"/>
     <w:rsid w:val="00B456CD"/>
     <w:rsid w:val="00B45F9E"/>
     <w:rsid w:val="00B460FE"/>
     <w:rsid w:val="00B46156"/>
     <w:rsid w:val="00B50024"/>
     <w:rsid w:val="00B62E2A"/>
     <w:rsid w:val="00B739EE"/>
     <w:rsid w:val="00B83FE6"/>
     <w:rsid w:val="00B86771"/>
     <w:rsid w:val="00BA183C"/>
     <w:rsid w:val="00BC17E5"/>
     <w:rsid w:val="00BC2650"/>
     <w:rsid w:val="00BC2866"/>
+    <w:rsid w:val="00BC69B8"/>
+    <w:rsid w:val="00BE2534"/>
     <w:rsid w:val="00BF3356"/>
     <w:rsid w:val="00C020A9"/>
     <w:rsid w:val="00C03F29"/>
     <w:rsid w:val="00C1160B"/>
     <w:rsid w:val="00C34F2D"/>
     <w:rsid w:val="00C464FD"/>
     <w:rsid w:val="00C47345"/>
     <w:rsid w:val="00C63ED5"/>
     <w:rsid w:val="00C64B9D"/>
     <w:rsid w:val="00C65229"/>
     <w:rsid w:val="00C66168"/>
     <w:rsid w:val="00C67AA4"/>
     <w:rsid w:val="00C71274"/>
     <w:rsid w:val="00C7379C"/>
     <w:rsid w:val="00CB2591"/>
     <w:rsid w:val="00CB44EC"/>
     <w:rsid w:val="00CC106D"/>
     <w:rsid w:val="00CD0195"/>
     <w:rsid w:val="00CD563B"/>
     <w:rsid w:val="00CD5D7D"/>
     <w:rsid w:val="00CD5EC3"/>
     <w:rsid w:val="00CE1C9D"/>
     <w:rsid w:val="00D1143F"/>
     <w:rsid w:val="00D1416C"/>
     <w:rsid w:val="00D420F2"/>
     <w:rsid w:val="00D46F58"/>
     <w:rsid w:val="00D534F4"/>
     <w:rsid w:val="00D65AF6"/>
     <w:rsid w:val="00D66DCB"/>
     <w:rsid w:val="00D66F5C"/>
     <w:rsid w:val="00D67386"/>
     <w:rsid w:val="00D81AFF"/>
     <w:rsid w:val="00D82AF6"/>
+    <w:rsid w:val="00D8698A"/>
     <w:rsid w:val="00D94B13"/>
     <w:rsid w:val="00DB3A8A"/>
     <w:rsid w:val="00DB47DD"/>
     <w:rsid w:val="00DB7CB0"/>
     <w:rsid w:val="00DD1BF7"/>
     <w:rsid w:val="00DD65B2"/>
     <w:rsid w:val="00E129E7"/>
     <w:rsid w:val="00E1753D"/>
     <w:rsid w:val="00E205CA"/>
     <w:rsid w:val="00E464CD"/>
     <w:rsid w:val="00E63B77"/>
     <w:rsid w:val="00E80F91"/>
     <w:rsid w:val="00E81A56"/>
     <w:rsid w:val="00E820D6"/>
     <w:rsid w:val="00E827D3"/>
     <w:rsid w:val="00E864B3"/>
+    <w:rsid w:val="00E91731"/>
     <w:rsid w:val="00E9705F"/>
     <w:rsid w:val="00E97806"/>
     <w:rsid w:val="00EA1572"/>
     <w:rsid w:val="00EA27E2"/>
     <w:rsid w:val="00EA72E2"/>
     <w:rsid w:val="00EA7B8E"/>
     <w:rsid w:val="00EB1D8F"/>
     <w:rsid w:val="00EB4640"/>
     <w:rsid w:val="00EB4982"/>
+    <w:rsid w:val="00ED409A"/>
     <w:rsid w:val="00EE191A"/>
     <w:rsid w:val="00EE26BA"/>
     <w:rsid w:val="00EE50B7"/>
     <w:rsid w:val="00EE5F18"/>
     <w:rsid w:val="00EF0F1B"/>
     <w:rsid w:val="00EF6AA6"/>
+    <w:rsid w:val="00EF7EA6"/>
     <w:rsid w:val="00F11625"/>
     <w:rsid w:val="00F2031D"/>
     <w:rsid w:val="00F25AF6"/>
     <w:rsid w:val="00F321E7"/>
     <w:rsid w:val="00F325A3"/>
     <w:rsid w:val="00F62259"/>
     <w:rsid w:val="00F65351"/>
     <w:rsid w:val="00F6594D"/>
     <w:rsid w:val="00F81582"/>
     <w:rsid w:val="00F84652"/>
     <w:rsid w:val="00F84BAB"/>
     <w:rsid w:val="00F854DF"/>
     <w:rsid w:val="00F94FC2"/>
     <w:rsid w:val="00FA7E3F"/>
     <w:rsid w:val="00FB1B56"/>
     <w:rsid w:val="00FC444D"/>
     <w:rsid w:val="00FC4ECA"/>
     <w:rsid w:val="00FE24E9"/>
     <w:rsid w:val="00FE550F"/>
     <w:rsid w:val="00FF0620"/>
     <w:rsid w:val="00FF0748"/>
     <w:rsid w:val="00FF2A6F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="3C328BBE"/>
+  <w14:docId w14:val="5A4D9B3D"/>
   <w15:docId w15:val="{64A8AACF-8412-4037-8CB5-A311EFBFA0FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="2" w:qFormat="1"/>
@@ -4234,51 +3975,51 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading2"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="006283"/>
@@ -4504,489 +4245,489 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:i/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:u w:val="single"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Answer">
     <w:name w:val="Answer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AnswerChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="1077"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AnswerChar">
     <w:name w:val="Answer Char"/>
     <w:link w:val="Answer"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText3Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006283"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="16"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FollowUp">
     <w:name w:val="FollowUp"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FollowUpChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FollowUpChar">
     <w:name w:val="FollowUp Char"/>
     <w:link w:val="FollowUp"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9027"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteQuotation">
     <w:name w:val="Footnote Quotation"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:ind w:left="567" w:right="567" w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LegalHeadings">
     <w:name w:val="LegalHeadings"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="240"/>
@@ -5123,51 +4864,51 @@
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SummaryHeader">
     <w:name w:val="SummaryHeader"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="006283"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SummarySubheader">
     <w:name w:val="SummarySubheader"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
@@ -5246,51 +4987,51 @@
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="006283"/>
       <w:kern w:val="28"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="006283"/>
       <w:kern w:val="28"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="52"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title2">
     <w:name w:val="Title 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="006283"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title3">
     <w:name w:val="Title 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="5"/>
@@ -5697,51 +5438,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteText">
     <w:name w:val="Note Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:ind w:left="851" w:hanging="851"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="49"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:shadow="1" w:frame="1"/>
         <w:left w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:shadow="1" w:frame="1"/>
         <w:bottom w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:shadow="1" w:frame="1"/>
         <w:right w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:shadow="1" w:frame="1"/>
       </w:pBdr>
@@ -5759,533 +5500,531 @@
     <w:basedOn w:val="BodyText"/>
     <w:link w:val="BodyTextFirstIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
     <w:name w:val="Body Text First Indent Char"/>
     <w:link w:val="BodyTextFirstIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
     <w:name w:val="Body Text First Indent 2"/>
     <w:basedOn w:val="BodyTextIndent"/>
     <w:link w:val="BodyTextFirstIndent2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="360" w:firstLine="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
     <w:name w:val="Body Text First Indent 2 Char"/>
     <w:link w:val="BodyTextFirstIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:link w:val="BodyTextIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent3Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
     <w:name w:val="Body Text Indent 3 Char"/>
     <w:link w:val="BodyTextIndent3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Closing">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ClosingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
     <w:name w:val="Closing Char"/>
     <w:link w:val="Closing"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Date">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="DateChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
     <w:name w:val="Date Char"/>
     <w:link w:val="Date"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="E-mailSignature">
     <w:name w:val="E-mail Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="E-mailSignatureChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
     <w:name w:val="E-mail Signature Char"/>
     <w:link w:val="E-mailSignature"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLAcronym">
     <w:name w:val="HTML Acronym"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLAddress">
     <w:name w:val="HTML Address"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLAddressChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
     <w:name w:val="HTML Address Char"/>
     <w:link w:val="HTMLAddress"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCite">
     <w:name w:val="HTML Cite"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCode">
     <w:name w:val="HTML Code"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLDefinition">
     <w:name w:val="HTML Definition"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLKeyboard">
     <w:name w:val="HTML Keyboard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLPreformattedChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
     <w:name w:val="HTML Preformatted Char"/>
     <w:link w:val="HTMLPreformatted"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLSample">
     <w:name w:val="HTML Sample"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLTypewriter">
     <w:name w:val="HTML Typewriter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLVariable">
     <w:name w:val="HTML Variable"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index1">
     <w:name w:val="index 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:ind w:left="180" w:hanging="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index2">
     <w:name w:val="index 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="180"/>
     </w:pPr>
@@ -6378,119 +6117,119 @@
     <w:name w:val="index heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Index1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="59"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="59"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:ind w:left="283" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
@@ -6661,323 +6400,323 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Macro">
     <w:name w:val="macro"/>
     <w:link w:val="MacroTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
     <w:name w:val="Macro Text Char"/>
     <w:link w:val="Macro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MessageHeader">
     <w:name w:val="Message Header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="MessageHeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
     <w:name w:val="Message Header Char"/>
     <w:link w:val="MessageHeader"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalIndent">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoteHeading">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="NoteHeadingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
     <w:name w:val="Note Heading Char"/>
     <w:link w:val="NoteHeading"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:color w:val="808080"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="59"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Salutation">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SalutationChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
     <w:name w:val="Salutation Char"/>
     <w:link w:val="Salutation"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Signature">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SignatureChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
     <w:name w:val="Signature Char"/>
     <w:link w:val="Signature"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D"/>
       <w:u w:val="single"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpsdetexte4">
     <w:name w:val="Corps de texte 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D67386"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="2160"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:ind w:left="2160" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titredudocument">
     <w:name w:val="Titre du document"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -19845,60 +19584,73 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleDate">
     <w:name w:val="Title Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="009D7E91"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="006283"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004C0E45"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091303F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.wto.org/crnattachments/2026/TBT/SEN/26_01386_00_f.pdf" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asn.sn/fr/content/arr%C3%AAt%C3%A9-003896-rendant-dapplication-obligatoire-la-norme-ns-01-047-batteries-daccumulateurs" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asn@asn.sn" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asn.sn" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asn.sn/fr/content/batteries-daccumulateurs-de-d%C3%A9marrage-au-plomb" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.wto.org/crnattachments/2026/TBT/SEN/26_01386_00_f.pdf" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asn.sn/fr/content/arr%C3%AAt%C3%A9-003896-rendant-dapplication-obligatoire-la-norme-ns-01-047-batteries-daccumulateurs" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asn@asn.sn" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asn.sn" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asn.sn/fr/content/batteries-daccumulateurs-de-d%C3%A9marrage-au-plomb" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -20145,86 +19897,105 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<titus xmlns="http://schemas.titus.com/TitusProperties/">
+  <TitusGUID xmlns="">93fc8635-68db-4667-9f6f-56f969ebe478</TitusGUID>
+  <TitusMetadata xmlns="">eyJucyI6Imh0dHA6XC9cL3d3dy50aXR1cy5jb21cL25zXC9Xb3JsZCBUcmFkZSBPcmdhbml6YXRpb24iLCJwcm9wcyI6W3sibiI6IldUT0NMQVNTSUZJQ0FUSU9OIiwidmFscyI6W3sidmFsdWUiOiJJTlRFUk5BTCJ9XX1dfQ==</TitusMetadata>
+</titus>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{738E9B9E-52E0-4EAA-873E-5A8ACD158203}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
+    <ds:schemaRef ds:uri=""/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>766</Words>
-  <Characters>4372</Characters>
+  <Words>722</Words>
+  <Characters>4120</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NOTIFICATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>OMC - WTO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5128</CharactersWithSpaces>
+  <CharactersWithSpaces>4833</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NOTIFICATION</dc:title>
   <dc:creator>Carandang, Edward</dc:creator>
   <dc:description>LDIMD - DTU</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Symbol1">
     <vt:lpwstr>G/TBT/N/</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TitusGUID">
-    <vt:lpwstr>70efc6db-9ffe-47a8-b6ba-140b4f16bcfe</vt:lpwstr>
+    <vt:lpwstr>93fc8635-68db-4667-9f6f-56f969ebe478</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="WTOCLASSIFICATION">
-    <vt:lpwstr>NC</vt:lpwstr>
+    <vt:lpwstr>INTERNAL</vt:lpwstr>
   </property>
 </Properties>
 </file>