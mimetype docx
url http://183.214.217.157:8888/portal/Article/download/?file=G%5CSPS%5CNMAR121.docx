--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -1,1788 +1,1993 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <!-- Generated by Aspose.Words for .NET 24.10.0 -->
   <w:body>
-    <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="2E33118B" w14:textId="77777777">
+    <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="2E33118B" w14:textId="55269B5D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00931751">
+      <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
-          <w:kern w:val="0"/>
         </w:rPr>
         <w:t>NOTIFICATION</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="8518"/>
       </w:tblGrid>
       <w:tr w14:paraId="4A787405" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="7834DB55" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="1ECF43EB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Membre notifiant:</w:t>
+              <w:t>Notifying Member:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>MAROC</w:t>
+              <w:t>MOROCCO</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="106D418D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Le cas échéant, pouvoirs publics locaux concernés:</w:t>
+              <w:t>If applicable, name of local government involved:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="64220261" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="0A07CDB2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="686ACC06" w14:textId="77777777">
+          <w:p w:rsidR="005E2B26" w:rsidRPr="007947FA" w:rsidP="00931751" w14:paraId="686ACC06" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Organisme responsable:</w:t>
+              <w:t>Agency responsible:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>Office National de Sécurité Sanitaire des produits Alimentaires (ONSSA)</w:t>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Office National de Sécurité Sanitaire des Produits Alimentaires</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>, ONSSA (National Office for Food Safety)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="6B79D783" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="07C23B47" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="4168C5D2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Produits visés (Prière d'indiquer le(s) numéro(s) du tarif figurant dans les listes nationales déposées à l'OMC. Les numéros de l'ICS devraient aussi être indiqués, le cas échéant):</w:t>
+              <w:t>Products covered (provide tariff item number(s) as specified in national schedules deposited with the WTO; ICS numbers should be provided in addition, where applicable):</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
-[...3 lines deleted...]
-              <w:t>Épices et herbes culinaires séchées commercialisées</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> Marketed spices and dried culinary herbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="4ECF4442" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="3C4DAEB5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="0B3421CF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Régions ou pays susceptibles d'être concernés, si cela est pertinent ou faisable:</w:t>
+              <w:t>Regions or countries likely to be affected, to the extent relevant or practicable:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="6A01C3AF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="607" w:hanging="607"/>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>[X]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
-              <w:t>Tous les partenaires commerciaux</w:t>
+              <w:t>All trading partners</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="60BD0755" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="607" w:hanging="607"/>
               <w:rPr>
                 <w:b/>
                 <w:shd w:val="pct12" w:color="auto" w:fill="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>[ ]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
-              <w:t>Régions ou pays spécifiques:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Specific regions or countries:</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="10A3BEA4" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="007A85E7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="776F8DEF" w14:textId="77777777">
+          <w:p w:rsidR="005E2B26" w:rsidRPr="007947FA" w:rsidP="00931751" w14:paraId="776F8DEF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Intitulé du texte notifié:</w:t>
+              <w:t>Title of the notified document:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00931751">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
-                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Projet de décret relatif à la qualité et à la sécurité sanitaire des épices et des herbes culinaires séchées commercialisées</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Draft Decree on the quality and safety of marketed spices and dried culinary herbs) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Langue(s):</w:t>
+              <w:t xml:space="preserve">Language: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
-                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> français</w:t>
+              <w:t xml:space="preserve">French </w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751" w:rsidR="00C55A91">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00931751">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Nombre de pages:</w:t>
+              <w:t>Number of pages:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
-                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="0DA511AC" w14:textId="77777777">
+          <w:p w:rsidR="005E2B26" w:rsidRPr="007947FA" w:rsidP="00931751" w14:paraId="0DA511AC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="00931751">
+            <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="007947FA">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
+                  <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>https://members.wto.org/crnattachments/2026/SPS/MAR/26_03965_00_f.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="46DD14A8" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="74D5542B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="009E1BB9" w14:paraId="370AF779" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Teneur:</w:t>
+              <w:t>Description of content:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
-[...3 lines deleted...]
-              <w:t>Le projet de décret vise essentiellement à:</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> The notified draft Decree primarily seeks to:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="3AC4AE8E" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>Mettre en place un cadre réglementaire pour les épices et les herbes culinaires séchées commercialisées;</w:t>
+            <w:r>
+              <w:t>establish a regulatory framework for marketed spices and dried culinary herbs;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="26695002" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>Définir les exigences de qualité et de sécurité sanitaire applicables;</w:t>
+            <w:r>
+              <w:t>define the applicable quality and food safety requirements;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="312F2F13" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>Encadrer les modalités d'étiquetage et de présentation à la vente;</w:t>
+            <w:r>
+              <w:t>regulate modalities for the labelling and presentation for sale;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="7A2DB747" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>Contribuer à la prévention des pratiques frauduleuses.</w:t>
+            <w:r>
+              <w:t>help prevent fraudulent practices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="20063C7E" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="2A6E403B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="62A2F10C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Objectif et raison d'être: [X] innocuité des produits alimentaires, [ ] santé des animaux, [ ] préservation des végétaux, [ ] protection des personnes contre les maladies ou les parasites des animaux/des plantes, [ ] protection du territoire contre d'autres dommages attribuables à des parasites.</w:t>
+              <w:t xml:space="preserve">Objective and rationale: [X] food safety, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> animal health, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plant protection, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> protect humans from animal/plant pest or disease, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> protect territory from other damage from pests.</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="68042950" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="2A4B6D2A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="2AA7B15C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Existe-t-il une norme internationale pertinente? Dans l'affirmative, indiquer laquelle:</w:t>
+              <w:t>Is there a relevant international standard? If so, identify the standard:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009E1BB9" w:rsidP="00931751" w14:paraId="232C6410" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="720" w:hanging="720"/>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>[X]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Commission du Codex Alimentarius </w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>(par exemple, intitulé ou numéro de série de la norme du Codex ou du texte apparenté)</w:t>
+              <w:t xml:space="preserve">Codex Alimentarius Commission </w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751" w:rsidR="00C55A91">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(e.g. title or serial number of Codex standard or related text)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="009E1BB9" w14:paraId="7E4BECBC" w14:textId="6C90C306">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="1072" w:hanging="364"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 326-2017 Norme pour le poivre noir, blanc, vert (poivre NBV)</w:t>
+            <w:r>
+              <w:t>CXS 326-2017 Standard for black, white and green peppers (BWG peppers)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="41C5F217" w14:textId="7D70038A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="1072" w:hanging="364"/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 327-2017 Norme pour le cumin</w:t>
+            <w:r>
+              <w:t>CXS 327-2017 Standard for cumin</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="61E537B1" w14:textId="4D44CF60">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="1072" w:hanging="364"/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 328-2017 Norme pour le thym séché</w:t>
+            <w:r>
+              <w:t>CXS 328-2017 Standard for dried thyme</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="31966B40" w14:textId="63D474A8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="1072" w:hanging="364"/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 342-2021 Norme pour l'origan séché</w:t>
+            <w:r>
+              <w:t>CXS 342-2021 Standard for dried oregano</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="729D49F1" w14:textId="77C4A50A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="1072" w:hanging="364"/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-[...3 lines deleted...]
-              <w:t>: gingembre séché ou déshydraté</w:t>
+            <w:r>
+              <w:t>CXS 343-2021 Standard for dried roots, rhizomes and bulbs: dried or dehydrated ginger</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="172A9EA3" w14:textId="68CAAB57">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="1072" w:hanging="364"/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 344-2021 Norme pour les parties florales séchées: clous de girofle</w:t>
+            <w:r>
+              <w:t>CXS 344-2021 Standard for dried floral parts: cloves</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="59147EE6" w14:textId="421C0F8F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="1072" w:hanging="364"/>
+              <w:contextualSpacing/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 345-2021 Norme pour le basilic séché</w:t>
+            <w:r>
+              <w:t>CXS 345-2021 Standard for dried basil</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="0255136D" w14:textId="498DAA74">
+          <w:p w:rsidR="00372DDD" w:rsidP="00372DDD" w14:paraId="7EBFFE66" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="1072" w:hanging="364"/>
+              <w:contextualSpacing/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 347-2019 Norme pour l'ail séché ou déshydraté</w:t>
+            <w:r>
+              <w:t>CXS 347-2019 Standard for dried and dehydrated garlic</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="14D6F638" w14:textId="5AD1053F">
+          <w:p w:rsidR="00372DDD" w:rsidP="00372DDD" w14:paraId="290FBD3C" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
-              <w:spacing w:after="120"/>
-              <w:ind w:left="1072" w:hanging="363"/>
+              <w:ind w:left="1072" w:hanging="364"/>
+              <w:contextualSpacing/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 351-2022 Norme sur les parties florales séchées - safran</w:t>
+            <w:r>
+              <w:t xml:space="preserve">CXS 351-2022 Standard for dried floral parts </w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Saffron</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="15B08FFA" w14:textId="1FC32B50">
+          <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="00372DDD" w14:paraId="15B08FFA" w14:textId="64A50077">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
-              <w:spacing w:before="240"/>
-              <w:ind w:left="1072" w:hanging="363"/>
+              <w:ind w:left="1072" w:hanging="364"/>
+              <w:contextualSpacing/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 352-2022 Norme pour les graines séchées – Noix de muscade</w:t>
+            <w:r>
+              <w:t>CXS 352-2022 Standard for dried seeds - Nutmeg</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="319014D5" w14:textId="1D616558">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="1072" w:hanging="364"/>
+              <w:contextualSpacing/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 353-2022 Norme pour le piment et le paprika séchés ou déshydratés</w:t>
+            <w:r>
+              <w:t>CXS 353-2022 Standard for dried or dehydrated chilli pepper and paprika</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="7F7BECE4" w14:textId="3C79AD2C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="1072" w:hanging="364"/>
+              <w:contextualSpacing/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 357-2024 Norme sur les épices dérivées de fruits et baies séchés ou déshydratés: petite cardamome</w:t>
+            <w:r>
+              <w:t>CXS 357-2024 Standard for spices derived from dried or dehydrated fruits and berries: small cardamom</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="503BEBE6" w14:textId="22F54069">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:ind w:left="1072" w:hanging="364"/>
+              <w:contextualSpacing/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 358-2024 Norme sur les épices dérivées de fruits et baies séchés ou déshydratés: piment de la Jamaïque, baie de genévrier et anis étoilé</w:t>
+            <w:r>
+              <w:t>CXS 358-2024 Standard for spices derived from dried or dehydrated fruits and berries: allspice, juniper berry and star anise</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="009E1BB9" w14:paraId="25D5C72D" w14:textId="35B4C44D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="1072" w:hanging="364"/>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>CXS 359-2024 Norme sur les épices dérivées de racines, rhizomes et bulbes séchés ou déshydratés - curcuma</w:t>
+            <w:r>
+              <w:t>CXS 359-2024 Standard for dried or dehydrated roots, rhizomes and bulbs - Turmeric</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="1546BD0D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>[ ]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Organisation mondiale de la santé animale (OIE) </w:t>
+              <w:t xml:space="preserve">World Organisation for Animal Health (OIE) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>(par exemple, numéro de chapitre du Code sanitaire pour les animaux terrestres ou du Code sanitaire pour les animaux aquatiques)</w:t>
+              <w:t>(e.g. Terrestrial or Aquatic Animal Health Code, chapter number)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751" w:rsidR="00C55A91">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="55CF5BEF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="720" w:hanging="720"/>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>[ ]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Convention internationale pour la protection des végétaux </w:t>
+              <w:t xml:space="preserve">International Plant Protection Convention </w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>(par exemple, numéro de la NIMP)</w:t>
+              <w:t>(e.g. ISPM No.)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751" w:rsidR="00C55A91">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="0F06D338" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>[ ]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
-              <w:t>Néant</w:t>
+              <w:t>None</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="13E1B455" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>La réglementation projetée est-elle conforme à la norme internationale pertinente?</w:t>
+              <w:t>Does this proposed regulation conform to the relevant international standard?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="54CFE211" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>[X] Oui   [ ] Non</w:t>
+              <w:t xml:space="preserve">[X] Yes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>[ ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="46208110" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
-              <w:t>Dans la négative, indiquer, chaque fois que cela sera possible, en quoi et pourquoi elle diffère de la norme internationale:</w:t>
+              <w:t>If no, describe, whenever possible, how and why it deviates from the international standard:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="33AA3522" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="02B1CE7D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="7A4B3E84" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Autres documents pertinents et langue(s) dans laquelle (lesquelles) ils sont disponibles:</w:t>
+              <w:t>Other relevant documents and language(s) in which these are available:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC" w:rsidR="004B534C">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="3B7B665C" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="23C52867" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="5DABC318" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Date projetée pour l'adoption </w:t>
+              <w:t xml:space="preserve">Proposed date of adoption </w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>(jj/mm/aa)</w:t>
+              <w:t>(dd/mm/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>yy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
-[...3 lines deleted...]
-              <w:t>À déterminer.</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> To be determined</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="21685B18" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Date projetée pour la publication </w:t>
+              <w:t xml:space="preserve">Proposed date of publication </w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>(jj/mm/aa)</w:t>
+              <w:t>(dd/mm/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>yy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
-[...9 lines deleted...]
-              <w:t>À déterminer.</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> To be determined</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="5C983A7F" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="0812AB92" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="4F4CB2D7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Date projetée pour l'entrée en vigueur: [X] Six mois à compter de la date de publication, et/ou </w:t>
+              <w:t xml:space="preserve">Proposed date of entry into force: [X] Six months from date of publication, and/or </w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>(jj/mm/aa)</w:t>
+              <w:t>(dd/mm/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>yy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="4C75C1CA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="607" w:hanging="607"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>[ ]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
-              <w:t>Mesure de facilitation du commerce</w:t>
+              <w:t>Trade facilitating measure</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="4F59CB5E" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="57090B5A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="11056725" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Date limite pour la présentation des observations: [X] Soixante jours à compter de la date de distribution de la notification et/ou </w:t>
+              <w:t xml:space="preserve">Final date for comments: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>(jj/mm/aa)</w:t>
+              <w:t xml:space="preserve">[X] Sixty days from the date of circulation of the notification and/or </w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(dd/mm/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>yy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t xml:space="preserve"> 26 septembre 2026</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> 26 September 2026</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00931751" w14:paraId="1752BC0D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Organisme ou autorité désigné pour traiter les observations: [X] autorité nationale responsable des notifications, [X] point d'information national.</w:t>
+              <w:t>Agency or authority designated to handle comments: [X] National Notification Authority, [X] National Enquiry Point. Address, fax number and email address (if available) of other body:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00931751" w:rsidR="004B534C">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="00931751" w14:paraId="5C050EBF" w14:textId="77777777">
-            <w:r w:rsidRPr="00053BCC">
+          <w:p w:rsidR="00845397" w:rsidRPr="007947FA" w:rsidP="00931751" w14:paraId="5C050EBF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
               <w:t>Division des Accords SPS</w:t>
             </w:r>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (SPS Agreements Division)</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="00931751" w14:paraId="49138EED" w14:textId="77777777">
-            <w:r w:rsidRPr="00053BCC">
+          <w:p w:rsidR="00845397" w:rsidRPr="007947FA" w:rsidP="00931751" w14:paraId="49138EED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
               <w:t>Direction du Contrôle aux frontières et Accords SPS</w:t>
             </w:r>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Directorate of Border Control and SPS Agreements)</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00845397" w:rsidRPr="00053BCC" w:rsidP="00931751" w14:paraId="0E5EF643" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Office National de Sécurité Sanitaire des Produits Alimentaires (ONSSA)</w:t>
+          <w:p w:rsidR="00845397" w:rsidRPr="007947FA" w:rsidP="00931751" w14:paraId="0E5EF643" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Office National de Sécurité Sanitaire des Produits Alimentaires</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>, ONSSA (National Office for Food Safety)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="009E1BB9" w:rsidP="00931751" w14:paraId="6C1A2BD9" w14:textId="77777777">
-            <w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Avenue Hadj Ahmed Cherkaoui</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="009E1BB9" w:rsidP="00931751" w14:paraId="431116EC" w14:textId="77777777">
-            <w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Agdal Rabat</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00845397" w:rsidRPr="009E1BB9" w:rsidP="00931751" w14:paraId="01A93594" w14:textId="77777777">
+          <w:p w:rsidR="00845397" w:rsidRPr="007947FA" w:rsidP="00931751" w14:paraId="01A93594" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Tel: +(212 5) 37 67 65 11/13</w:t>
+              <w:t>Tel.: (+212 5) 37 67 65 11/13</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00845397" w:rsidRPr="009E1BB9" w:rsidP="00931751" w14:paraId="53791A13" w14:textId="77777777">
+          <w:p w:rsidR="00845397" w:rsidRPr="007947FA" w:rsidP="00931751" w14:paraId="53791A13" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>GSM: +(212 6) 73 99 78 17</w:t>
+              <w:t>Mobile: (+212 6) 73 99 78 17</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00845397" w:rsidRPr="009E1BB9" w:rsidP="00931751" w14:paraId="67EA244A" w14:textId="77777777">
+          <w:p w:rsidR="00845397" w:rsidRPr="007947FA" w:rsidP="00931751" w14:paraId="67EA244A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Fax: +(212 5) 37 68 20 49</w:t>
+              <w:t>Fax: (+212 5) 37 68 20 49</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00845397" w:rsidRPr="009E1BB9" w:rsidP="00931751" w14:paraId="1C7F2AF0" w14:textId="77777777">
+          <w:p w:rsidR="00845397" w:rsidRPr="007947FA" w:rsidP="00931751" w14:paraId="1C7F2AF0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-mail: </w:t>
+              <w:t>Email:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId6" w:history="1">
-              <w:r w:rsidRPr="009E1BB9">
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="007947FA">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
-                  <w:lang w:val="en-GB"/>
+                  <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>enquirypoint.spsmar@onssa.gov.ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="00845397" w:rsidRPr="009E1BB9" w:rsidP="00931751" w14:paraId="559EFCEC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Site Web: </w:t>
+            <w:r>
+              <w:t xml:space="preserve">Website: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidRPr="009E1BB9">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
-                  <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>http://www.onssa.gov.ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="287F6707" w14:textId="77777777" w:rsidTr="00252E8B">
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="0000"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00252E8B" w14:paraId="42DBA2A0" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8320" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005E2B26" w:rsidRPr="00931751" w:rsidP="00252E8B" w14:paraId="7EFAA6EB" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00931751">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Texte(s) disponible(s) auprès de: [X] autorité nationale responsable des notifications, [X] point d'information national. Adresse, numéro de fax et adresse électronique (s'il y a lieu) d'un autre organisme:</w:t>
+              <w:t>Text(s) available from: [X] National Notification Authority, [X] National Enquiry Point. Address, fax number and email address (if available) of other body:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2B26" w:rsidRPr="00053BCC" w:rsidP="00252E8B" w14:paraId="70E27A8E" w14:textId="77777777">
+          <w:p w:rsidR="005E2B26" w:rsidRPr="007947FA" w:rsidP="00252E8B" w14:paraId="70E27A8E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
               <w:t>Division des Accords SPS</w:t>
             </w:r>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (SPS Agreements Division)</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="005E2B26" w:rsidRPr="00053BCC" w:rsidP="00252E8B" w14:paraId="3B849D16" w14:textId="77777777">
+          <w:p w:rsidR="005E2B26" w:rsidRPr="007947FA" w:rsidP="00252E8B" w14:paraId="3B849D16" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
               <w:t>Direction du Contrôle aux frontières et Accords SPS</w:t>
             </w:r>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Directorate of Border Control and SPS Agreements)</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="005E2B26" w:rsidRPr="00053BCC" w:rsidP="00252E8B" w14:paraId="698B2670" w14:textId="77777777">
+          <w:p w:rsidR="005E2B26" w:rsidRPr="007947FA" w:rsidP="00252E8B" w14:paraId="698B2670" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00053BCC">
-              <w:t>Office National de Sécurité Sanitaire des Produits Alimentaires (ONSSA)</w:t>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Office National de Sécurité Sanitaire des Produits Alimentaires</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>, ONSSA (National Office for Food Safety)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="009E1BB9" w:rsidP="00252E8B" w14:paraId="1A4E818A" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Avenue Hadj Ahmed Cherkaoui</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="009E1BB9" w:rsidP="00252E8B" w14:paraId="50CC3F5B" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Agdal Rabat</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2B26" w:rsidRPr="009E1BB9" w:rsidP="00252E8B" w14:paraId="46A7770D" w14:textId="77777777">
+          <w:p w:rsidR="005E2B26" w:rsidRPr="007947FA" w:rsidP="00252E8B" w14:paraId="46A7770D" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Tel: +(212 5) 37 67 65 11/13</w:t>
+              <w:t>Tel.: (+212 5) 37 67 65 11/13</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2B26" w:rsidRPr="009E1BB9" w:rsidP="00252E8B" w14:paraId="218F0444" w14:textId="77777777">
+          <w:p w:rsidR="005E2B26" w:rsidRPr="007947FA" w:rsidP="00252E8B" w14:paraId="218F0444" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>GSM: +(212 6) 73 99 78 17</w:t>
+              <w:t>Mobile: (+212 6) 73 99 78 17</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2B26" w:rsidRPr="009E1BB9" w:rsidP="00252E8B" w14:paraId="06A376AE" w14:textId="77777777">
+          <w:p w:rsidR="005E2B26" w:rsidRPr="007947FA" w:rsidP="00252E8B" w14:paraId="06A376AE" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Fax: +(212 5) 37 68 20 49</w:t>
+              <w:t>Fax: (+212 5) 37 68 20 49</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2B26" w:rsidRPr="009E1BB9" w:rsidP="00252E8B" w14:paraId="480C99BF" w14:textId="77777777">
+          <w:p w:rsidR="005E2B26" w:rsidRPr="007947FA" w:rsidP="00252E8B" w14:paraId="480C99BF" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
+            <w:r w:rsidRPr="007947FA">
               <w:rPr>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-mail: </w:t>
+              <w:t>Email:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId6" w:history="1">
-              <w:r w:rsidRPr="009E1BB9">
+            <w:r w:rsidRPr="007947FA">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="007947FA">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
-                  <w:lang w:val="en-GB"/>
+                  <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:t>enquirypoint.spsmar@onssa.gov.ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="005E2B26" w:rsidRPr="009E1BB9" w:rsidP="00252E8B" w14:paraId="2673187E" w14:textId="77777777">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="120"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1BB9">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Site Web: </w:t>
+            <w:r>
+              <w:t xml:space="preserve">Website: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidRPr="009E1BB9">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
-                  <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>http://www.onssa.gov.ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00337700" w:rsidRPr="009E1BB9" w:rsidP="00931751" w14:paraId="3AA0356F" w14:textId="77777777">
-[...5 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00337700" w:rsidRPr="009E1BB9" w:rsidP="00931751" w14:paraId="3AA0356F" w14:textId="77777777"/>
     <w:sectPr w:rsidSect="009E1BB9">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1849,753 +2054,731 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:p w:rsidR="00DD65B2" w:rsidRPr="009E1BB9" w:rsidP="009E1BB9" w14:paraId="628BB53B" w14:textId="0975EDAD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:p w:rsidR="00DD65B2" w:rsidRPr="00931751" w:rsidP="00F03FFA" w14:paraId="42C883FD" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="00931751">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:p w:rsidR="009E1BB9" w:rsidRPr="009E1BB9" w:rsidP="009E1BB9" w14:paraId="6E09F48C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="009E1BB9">
+    <w:r>
       <w:t>G/SPS/N/MAR/121</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="009E1BB9" w:rsidRPr="009E1BB9" w:rsidP="009E1BB9" w14:paraId="4A3C95FA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="009E1BB9" w:rsidRPr="009E1BB9" w:rsidP="009E1BB9" w14:paraId="633EE273" w14:textId="0EF78F2E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="009E1BB9">
+    <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r w:rsidRPr="009E1BB9">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009E1BB9">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="009E1BB9">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="009E1BB9">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="009E1BB9">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="009E1BB9">
+    <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005E2B26" w:rsidRPr="009E1BB9" w:rsidP="009E1BB9" w14:paraId="1C124874" w14:textId="6578B82F">
+  <w:p w:rsidR="005E2B26" w:rsidRPr="009E1BB9" w:rsidP="009E1BB9" w14:paraId="1C124874" w14:textId="4124F27B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:p w:rsidR="009E1BB9" w:rsidRPr="009E1BB9" w:rsidP="009E1BB9" w14:paraId="269058A7" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="009E1BB9">
+    <w:r>
       <w:t>G/SPS/N/MAR/121</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="009E1BB9" w:rsidRPr="009E1BB9" w:rsidP="009E1BB9" w14:paraId="1575DBAA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="009E1BB9" w:rsidRPr="009E1BB9" w:rsidP="009E1BB9" w14:paraId="44ABF7F0" w14:textId="0AA5CB53">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="009E1BB9">
+    <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r w:rsidRPr="009E1BB9">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009E1BB9">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="009E1BB9">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="009E1BB9">
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="009E1BB9">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="009E1BB9">
+    <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DD65B2" w:rsidRPr="009E1BB9" w:rsidP="009E1BB9" w14:paraId="590E0E88" w14:textId="2F1145B5">
+  <w:p w:rsidR="00DD65B2" w:rsidRPr="009E1BB9" w:rsidP="009E1BB9" w14:paraId="590E0E88" w14:textId="41773080">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3794"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3325"/>
+      <w:gridCol w:w="3807"/>
+      <w:gridCol w:w="2116"/>
+      <w:gridCol w:w="3319"/>
     </w:tblGrid>
-    <w:tr w14:paraId="3FD6FA74" w14:textId="77777777" w:rsidTr="00591A1F">
+    <w:tr w14:paraId="67B4CA94" w14:textId="77777777" w:rsidTr="00372DDD">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3794" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:tcW w:w="2053" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="000A2392" w:rsidP="0053030B" w14:paraId="3B87C278" w14:textId="77777777">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="79B5E3D7" w14:textId="77777777">
           <w:pPr>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="bmkRestricted" w:colFirst="1" w:colLast="1"/>
+          <w:bookmarkStart w:id="1" w:name="bmkMasthead"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5448" w:type="dxa"/>
+          <w:tcW w:w="2947" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="000A2392" w:rsidP="0053030B" w14:paraId="623C56B3" w14:textId="6A4F75A8">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="51F2B91F" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:color w:val="FF0000"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...6 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:bookmarkEnd w:id="0"/>
-    <w:tr w14:paraId="27D86C1D" w14:textId="77777777" w:rsidTr="00591A1F">
+    <w:tr w14:paraId="10450CF1" w14:textId="77777777" w:rsidTr="00372DDD">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="213"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3794" w:type="dxa"/>
+          <w:tcW w:w="2053" w:type="pct"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="000A2392" w:rsidP="0053030B" w14:paraId="3552FD6C" w14:textId="77777777">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="1DCC7452" w14:textId="3D02F926">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:bookmarkStart w:id="2" w:name="bmkLogo" w:colFirst="0" w:colLast="0"/>
+          <w:bookmarkEnd w:id="0"/>
           <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
-              <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:pict>
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
-              <v:shape id="Picture 2" o:spid="_x0000_i2049" type="#_x0000_t75" style="width:187.5pt;height:57pt;visibility:visible">
-                <v:imagedata r:id="rId1" o:title=""/>
+              <v:shape id="_x0000_i2049" type="#_x0000_t75" style="width:190.35pt;height:56.95pt">
+                <v:imagedata r:id="rId1" o:title="WTO_COLOR_EN"/>
+                <o:lock v:ext="edit" aspectratio="f"/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5448" w:type="dxa"/>
+          <w:tcW w:w="2947" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="000A2392" w:rsidP="0053030B" w14:paraId="4BD0E470" w14:textId="77777777">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="47973E7D" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="62C8739F" w14:textId="77777777" w:rsidTr="00591A1F">
+    <w:tr w14:paraId="24A0ED20" w14:textId="77777777" w:rsidTr="00372DDD">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="868"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3794" w:type="dxa"/>
+          <w:tcW w:w="2053" w:type="pct"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="000A2392" w:rsidP="0053030B" w14:paraId="34B85CB1" w14:textId="77777777">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="440E30A0" w14:textId="77777777">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
+          <w:bookmarkStart w:id="3" w:name="bmkSymbols" w:colFirst="1" w:colLast="1"/>
+          <w:bookmarkEnd w:id="2"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5448" w:type="dxa"/>
+          <w:tcW w:w="2947" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w:rsidR="009E1BB9" w:rsidP="00C16786" w14:paraId="3DAE62FE" w14:textId="77777777">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="6F6C3101" w14:textId="20F7AFFB">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="1" w:name="bmkSymbols"/>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>G/SPS/N/MAR/121</w:t>
           </w:r>
         </w:p>
-        <w:bookmarkEnd w:id="1"/>
-[...8 lines deleted...]
-        </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="0C42AB2C" w14:textId="77777777" w:rsidTr="00591A1F">
+    <w:tr w14:paraId="2AC1BDE3" w14:textId="77777777" w:rsidTr="00372DDD">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3794" w:type="dxa"/>
+          <w:tcW w:w="2053" w:type="pct"/>
           <w:vMerge/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="000A2392" w:rsidP="0053030B" w14:paraId="3F087FFD" w14:textId="77777777">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="4CB59E8B" w14:textId="77777777">
           <w:pPr>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:bookmarkEnd w:id="3"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5448" w:type="dxa"/>
+          <w:tcW w:w="2947" w:type="pct"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="000A2392" w:rsidP="0053030B" w14:paraId="4422F5F6" w14:textId="77777777">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="6E9023FE" w14:textId="272368B6">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="2" w:name="spsDateDistribution"/>
-[...2 lines deleted...]
-          <w:r w:rsidRPr="000A2392">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>28 juillet 2026</w:t>
+            <w:t>28 July 2026</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="3"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="4534B96E" w14:textId="77777777" w:rsidTr="00591A1F">
+    <w:tr w14:paraId="7979C0EB" w14:textId="77777777" w:rsidTr="00372DDD">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="412"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5917" w:type="dxa"/>
+          <w:tcW w:w="3201" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="000A2392" w:rsidP="0053030B" w14:paraId="74AD716D" w14:textId="77777777">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="659E759E" w14:textId="122B3521">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="4" w:name="bmkSerial"/>
+          <w:bookmarkStart w:id="4" w:name="bmkSerial" w:colFirst="0" w:colLast="0"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               <w:b w:val="0"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>(26-5409)</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="4"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3325" w:type="dxa"/>
+          <w:tcW w:w="1799" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="000A2392" w:rsidP="0053030B" w14:paraId="3CE55683" w14:textId="77777777">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="0B132B88" w14:textId="4FAE64A8">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="5" w:name="bmkTotPages"/>
-          <w:r w:rsidRPr="00931751">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Page: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00931751">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00931751">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00931751">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="006C02BB">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
-              <w:bCs/>
+              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00931751">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00931751">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
-          <w:r w:rsidRPr="00931751">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00931751">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+            <w:instrText xml:space="preserve"> NUMPAGES  \# "0" \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00931751">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="006C02BB">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
-              <w:bCs/>
+              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
-          <w:r w:rsidRPr="00931751">
+          <w:r>
             <w:rPr>
-              <w:bCs/>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:bookmarkEnd w:id="5"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w14:paraId="5EBCCABF" w14:textId="77777777" w:rsidTr="00591A1F">
+    <w:tr w14:paraId="633AD24B" w14:textId="77777777" w:rsidTr="00372DDD">
       <w:tblPrEx>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="240"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5917" w:type="dxa"/>
+          <w:tcW w:w="3201" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="113" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="000A2392" w:rsidP="0053030B" w14:paraId="12BA82A3" w14:textId="74B278CE">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="4EEAE045" w14:textId="0202FB1F">
           <w:pPr>
             <w:jc w:val="left"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="6" w:name="bmkCommittee"/>
+          <w:bookmarkStart w:id="5" w:name="bmkCommittee" w:colFirst="0" w:colLast="0"/>
+          <w:bookmarkStart w:id="6" w:name="bmkLanguage" w:colFirst="1" w:colLast="1"/>
+          <w:bookmarkEnd w:id="4"/>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Comité des mesures sanitaires et phytosanitaires</w:t>
+            <w:t>Committee on Sanitary and Phytosanitary Measures</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="6"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3325" w:type="dxa"/>
+          <w:tcW w:w="1799" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="113" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="57" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
-          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00172B05" w:rsidRPr="00931751" w:rsidP="00201F70" w14:paraId="18325A3E" w14:textId="2672EE34">
+        <w:p w:rsidR="00372DDD" w:rsidRPr="00372DDD" w:rsidP="00703F81" w14:paraId="23AA9C4C" w14:textId="361D07FD">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:bCs/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:bookmarkStart w:id="7" w:name="bmkLanguage"/>
           <w:r>
             <w:rPr>
+              <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:bCs/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Original: français</w:t>
+            <w:t>Original: French</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="7"/>
         </w:p>
       </w:tc>
     </w:tr>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
   </w:tbl>
-  <w:p w:rsidR="00DD65B2" w:rsidRPr="00931751" w14:paraId="0BBAF382" w14:textId="77777777"/>
+  <w:p w:rsidR="00DD65B2" w:rsidRPr="00372DDD" w14:paraId="0BBAF382" w14:textId="59E85580"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71CE5880"/>
     <w:name w:val="ListBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -3879,52 +4062,53 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1312173764">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="646323871">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="693992506">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneSortMethod w:val="name"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="567"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3964,167 +4148,174 @@
     <w:rsid w:val="001B50DF"/>
     <w:rsid w:val="001C7C4F"/>
     <w:rsid w:val="001D7618"/>
     <w:rsid w:val="00201F70"/>
     <w:rsid w:val="002149CB"/>
     <w:rsid w:val="002242B5"/>
     <w:rsid w:val="00232A1C"/>
     <w:rsid w:val="0025206D"/>
     <w:rsid w:val="00252E8B"/>
     <w:rsid w:val="00255119"/>
     <w:rsid w:val="002608E2"/>
     <w:rsid w:val="00277E2B"/>
     <w:rsid w:val="00287066"/>
     <w:rsid w:val="00295BF7"/>
     <w:rsid w:val="002B0016"/>
     <w:rsid w:val="002D5A5B"/>
     <w:rsid w:val="00323664"/>
     <w:rsid w:val="003267CD"/>
     <w:rsid w:val="00334600"/>
     <w:rsid w:val="00337700"/>
     <w:rsid w:val="003422F5"/>
     <w:rsid w:val="00342A86"/>
     <w:rsid w:val="003553C7"/>
     <w:rsid w:val="003704EC"/>
     <w:rsid w:val="00371F55"/>
+    <w:rsid w:val="00372DDD"/>
+    <w:rsid w:val="00383EE8"/>
     <w:rsid w:val="00391847"/>
     <w:rsid w:val="0039202B"/>
     <w:rsid w:val="003A0E78"/>
     <w:rsid w:val="003A19CB"/>
     <w:rsid w:val="003B6D4C"/>
     <w:rsid w:val="003E1162"/>
     <w:rsid w:val="003F0353"/>
     <w:rsid w:val="00410C09"/>
     <w:rsid w:val="00414A70"/>
     <w:rsid w:val="004311F7"/>
     <w:rsid w:val="004323E9"/>
     <w:rsid w:val="0043612A"/>
     <w:rsid w:val="004A030D"/>
     <w:rsid w:val="004B534C"/>
     <w:rsid w:val="004D5FBF"/>
     <w:rsid w:val="0053030B"/>
     <w:rsid w:val="005631BA"/>
     <w:rsid w:val="00571EE1"/>
     <w:rsid w:val="00585782"/>
     <w:rsid w:val="00591A1F"/>
     <w:rsid w:val="00592965"/>
     <w:rsid w:val="005B571A"/>
     <w:rsid w:val="005C18B8"/>
     <w:rsid w:val="005C6D4E"/>
     <w:rsid w:val="005D21E5"/>
     <w:rsid w:val="005E14C9"/>
     <w:rsid w:val="005E2B26"/>
     <w:rsid w:val="005F01D7"/>
     <w:rsid w:val="00603837"/>
     <w:rsid w:val="006248DB"/>
     <w:rsid w:val="006721AD"/>
     <w:rsid w:val="00674833"/>
     <w:rsid w:val="00696FAD"/>
     <w:rsid w:val="006A2661"/>
     <w:rsid w:val="006A41F1"/>
     <w:rsid w:val="006A4BAD"/>
     <w:rsid w:val="006C02BB"/>
     <w:rsid w:val="006E0C67"/>
     <w:rsid w:val="006E5050"/>
     <w:rsid w:val="00701984"/>
+    <w:rsid w:val="00703F81"/>
     <w:rsid w:val="00727F5B"/>
     <w:rsid w:val="00735ADA"/>
     <w:rsid w:val="00744D6F"/>
+    <w:rsid w:val="007947FA"/>
     <w:rsid w:val="00795114"/>
     <w:rsid w:val="007A4688"/>
     <w:rsid w:val="007A761F"/>
     <w:rsid w:val="007B4290"/>
     <w:rsid w:val="007B7BB1"/>
     <w:rsid w:val="007C1623"/>
     <w:rsid w:val="007C4766"/>
     <w:rsid w:val="007D39B5"/>
     <w:rsid w:val="007D6A2A"/>
     <w:rsid w:val="00817E7E"/>
     <w:rsid w:val="00833C90"/>
     <w:rsid w:val="00834FB6"/>
     <w:rsid w:val="008402D9"/>
     <w:rsid w:val="00842D59"/>
     <w:rsid w:val="00845397"/>
     <w:rsid w:val="0085388D"/>
     <w:rsid w:val="00885409"/>
     <w:rsid w:val="00894675"/>
     <w:rsid w:val="008A1305"/>
     <w:rsid w:val="008C6AD2"/>
     <w:rsid w:val="00903A6F"/>
     <w:rsid w:val="00907DE8"/>
     <w:rsid w:val="009112F2"/>
     <w:rsid w:val="0091417D"/>
     <w:rsid w:val="009304CB"/>
     <w:rsid w:val="00931751"/>
     <w:rsid w:val="0093775F"/>
     <w:rsid w:val="00942D4F"/>
     <w:rsid w:val="0096194E"/>
     <w:rsid w:val="00966CFA"/>
     <w:rsid w:val="009A0D78"/>
+    <w:rsid w:val="009A6A23"/>
     <w:rsid w:val="009C0BC0"/>
     <w:rsid w:val="009D63FB"/>
     <w:rsid w:val="009E1BB9"/>
     <w:rsid w:val="009F3C58"/>
     <w:rsid w:val="009F491D"/>
     <w:rsid w:val="00A047EB"/>
+    <w:rsid w:val="00A17687"/>
     <w:rsid w:val="00A21DC7"/>
     <w:rsid w:val="00A37C79"/>
     <w:rsid w:val="00A46611"/>
     <w:rsid w:val="00A60556"/>
     <w:rsid w:val="00A67526"/>
     <w:rsid w:val="00A73F8C"/>
     <w:rsid w:val="00AA29B3"/>
     <w:rsid w:val="00AA41A3"/>
     <w:rsid w:val="00AB4DD2"/>
     <w:rsid w:val="00AC7C4D"/>
     <w:rsid w:val="00AD1003"/>
     <w:rsid w:val="00AD3355"/>
     <w:rsid w:val="00AE3C0C"/>
     <w:rsid w:val="00AF33E8"/>
     <w:rsid w:val="00AF6A8F"/>
     <w:rsid w:val="00B016F2"/>
     <w:rsid w:val="00B24B85"/>
     <w:rsid w:val="00B30392"/>
     <w:rsid w:val="00B45F9E"/>
     <w:rsid w:val="00B46156"/>
     <w:rsid w:val="00B50024"/>
     <w:rsid w:val="00B56A99"/>
     <w:rsid w:val="00B83FE6"/>
     <w:rsid w:val="00B86771"/>
     <w:rsid w:val="00BC17E5"/>
     <w:rsid w:val="00BC2650"/>
     <w:rsid w:val="00BD5B6D"/>
     <w:rsid w:val="00C16786"/>
     <w:rsid w:val="00C34F2D"/>
     <w:rsid w:val="00C47345"/>
     <w:rsid w:val="00C55A91"/>
     <w:rsid w:val="00C65229"/>
     <w:rsid w:val="00C67AA4"/>
     <w:rsid w:val="00C71274"/>
     <w:rsid w:val="00C92211"/>
     <w:rsid w:val="00CB2591"/>
     <w:rsid w:val="00CB5A1E"/>
+    <w:rsid w:val="00CC1226"/>
     <w:rsid w:val="00CD0195"/>
     <w:rsid w:val="00CD5EC3"/>
     <w:rsid w:val="00CE11E1"/>
     <w:rsid w:val="00CE1C9D"/>
     <w:rsid w:val="00D0248C"/>
     <w:rsid w:val="00D420F2"/>
     <w:rsid w:val="00D5319E"/>
     <w:rsid w:val="00D6215F"/>
     <w:rsid w:val="00D65AF6"/>
     <w:rsid w:val="00D66DCB"/>
     <w:rsid w:val="00D66F5C"/>
     <w:rsid w:val="00D807B0"/>
     <w:rsid w:val="00D82AF6"/>
     <w:rsid w:val="00DB47DD"/>
     <w:rsid w:val="00DB7CB0"/>
     <w:rsid w:val="00DD1BF7"/>
     <w:rsid w:val="00DD65B2"/>
     <w:rsid w:val="00DE2B06"/>
     <w:rsid w:val="00E14AA0"/>
     <w:rsid w:val="00E205CA"/>
     <w:rsid w:val="00E464CD"/>
     <w:rsid w:val="00E80F91"/>
     <w:rsid w:val="00E81A56"/>
     <w:rsid w:val="00E827D3"/>
     <w:rsid w:val="00E864B3"/>
@@ -4142,51 +4333,51 @@
     <w:rsid w:val="00F6594D"/>
     <w:rsid w:val="00F84BAB"/>
     <w:rsid w:val="00F854DF"/>
     <w:rsid w:val="00F94FC2"/>
     <w:rsid w:val="00FC4ECA"/>
     <w:rsid w:val="00FE550F"/>
     <w:rsid w:val="00FE5B50"/>
     <w:rsid w:val="00FF0748"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w14:docId w14:val="60C1EA3F"/>
   <w15:docId w15:val="{F97C82A2-1C1D-4D85-B10B-6694327711E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4531,759 +4722,758 @@
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading2"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="006283"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading3"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006283"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading4"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006283"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading5"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="567"/>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="006283"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading6"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="567"/>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:color w:val="006283"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="567"/>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="006283"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="006283"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading8Char"/>
+    <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:color w:val="006283"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="006283"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-    <w:name w:val="Heading 5 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-    <w:name w:val="Heading 6 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-    <w:name w:val="Heading 7 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-    <w:name w:val="Heading 8 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:i/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-    <w:name w:val="Heading 9 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:iCs/>
       <w:color w:val="006283"/>
       <w:sz w:val="18"/>
       <w:u w:val="single"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Answer">
     <w:name w:val="Answer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AnswerChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="1077"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AnswerChar">
     <w:name w:val="Answer Char"/>
     <w:link w:val="Answer"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="CorpsdetexteCar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-    <w:name w:val="Body Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char"/>
+    <w:link w:val="Corpsdetexte2Car"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
-    <w:name w:val="Body Text 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpsdetexte2Car">
+    <w:name w:val="Corps de texte 2 Car"/>
     <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText3Char"/>
+    <w:link w:val="Corpsdetexte3Car"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-    <w:name w:val="Body Text 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpsdetexte3Car">
+    <w:name w:val="Corps de texte 3 Car"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="006283"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="NotedebasdepageCar"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-    <w:name w:val="Footnote Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="FootnoteText"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:link w:val="NotedefinCar"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-    <w:name w:val="Endnote Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
+    <w:name w:val="Note de fin Car"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="16"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FollowUp">
     <w:name w:val="FollowUp"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FollowUpChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FollowUpChar">
     <w:name w:val="FollowUp Char"/>
     <w:link w:val="FollowUp"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9027"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteQuotation">
     <w:name w:val="Footnote Quotation"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:ind w:left="567" w:right="567" w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9027"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LegalHeadings">
     <w:name w:val="LegalHeadings"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="240"/>
@@ -5393,78 +5583,78 @@
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="QuotationDouble">
     <w:name w:val="Quotation Double"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="1134" w:right="1134"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-    <w:name w:val="Subtitle Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SummaryHeader">
     <w:name w:val="SummaryHeader"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="006283"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SummarySubheader">
     <w:name w:val="SummarySubheader"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
@@ -5512,82 +5702,82 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9020"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="240"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="006283"/>
       <w:kern w:val="28"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-    <w:name w:val="Title Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="006283"/>
       <w:kern w:val="28"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="52"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title2">
     <w:name w:val="Title 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="006283"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title3">
     <w:name w:val="Title 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="5"/>
@@ -5994,595 +6184,595 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteText">
     <w:name w:val="Note Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:ind w:left="851" w:hanging="851"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="49"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:shadow="1" w:frame="1"/>
         <w:left w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:shadow="1" w:frame="1"/>
         <w:bottom w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:shadow="1" w:frame="1"/>
         <w:right w:val="single" w:sz="2" w:space="10" w:color="4F81BD" w:shadow="1" w:frame="1"/>
       </w:pBdr>
       <w:ind w:left="1152" w:right="1152"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
     <w:name w:val="Body Text First Indent"/>
     <w:basedOn w:val="BodyText"/>
-    <w:link w:val="BodyTextFirstIndentChar"/>
+    <w:link w:val="Retrait1religneCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
-    <w:name w:val="Body Text First Indent Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Retrait1religneCar">
+    <w:name w:val="Retrait 1re ligne Car"/>
     <w:link w:val="BodyTextFirstIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
+    <w:link w:val="RetraitcorpsdetexteCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-    <w:name w:val="Body Text Indent Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RetraitcorpsdetexteCar">
+    <w:name w:val="Retrait corps de texte Car"/>
     <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
     <w:name w:val="Body Text First Indent 2"/>
     <w:basedOn w:val="BodyTextIndent"/>
-    <w:link w:val="BodyTextFirstIndent2Char"/>
+    <w:link w:val="Retraitcorpset1religCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="360" w:firstLine="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
-    <w:name w:val="Body Text First Indent 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Retraitcorpset1religCar">
+    <w:name w:val="Retrait corps et 1re lig. Car"/>
     <w:link w:val="BodyTextFirstIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:link w:val="Retraitcorpsdetexte2Car"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-    <w:name w:val="Body Text Indent 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Retraitcorpsdetexte2Car">
+    <w:name w:val="Retrait corps de texte 2 Car"/>
     <w:link w:val="BodyTextIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent3Char"/>
+    <w:link w:val="Retraitcorpsdetexte3Car"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
-    <w:name w:val="Body Text Indent 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Retraitcorpsdetexte3Car">
+    <w:name w:val="Retrait corps de texte 3 Car"/>
     <w:link w:val="BodyTextIndent3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Closing">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ClosingChar"/>
+    <w:link w:val="FormuledepolitesseCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
-    <w:name w:val="Closing Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FormuledepolitesseCar">
+    <w:name w:val="Formule de politesse Car"/>
     <w:link w:val="Closing"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
-    <w:link w:val="CommentSubjectChar"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-    <w:name w:val="Comment Subject Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Date">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="DateChar"/>
+    <w:link w:val="DateCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
-    <w:name w:val="Date Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DateCar">
+    <w:name w:val="Date Car"/>
     <w:link w:val="Date"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DocumentMapChar"/>
+    <w:link w:val="ExplorateurdedocumentsCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
-    <w:name w:val="Document Map Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ExplorateurdedocumentsCar">
+    <w:name w:val="Explorateur de documents Car"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="E-mailSignature">
     <w:name w:val="E-mail Signature"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="E-mailSignatureChar"/>
+    <w:link w:val="SignaturelectroniqueCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
-    <w:name w:val="E-mail Signature Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SignaturelectroniqueCar">
+    <w:name w:val="Signature électronique Car"/>
     <w:link w:val="E-mailSignature"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLAcronym">
     <w:name w:val="HTML Acronym"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLAddress">
     <w:name w:val="HTML Address"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLAddressChar"/>
+    <w:link w:val="AdresseHTMLCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
-    <w:name w:val="HTML Address Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AdresseHTMLCar">
+    <w:name w:val="Adresse HTML Car"/>
     <w:link w:val="HTMLAddress"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCite">
     <w:name w:val="HTML Cite"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCode">
     <w:name w:val="HTML Code"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLDefinition">
     <w:name w:val="HTML Definition"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLKeyboard">
     <w:name w:val="HTML Keyboard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HTMLPreformattedChar"/>
+    <w:link w:val="PrformatHTMLCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
-    <w:name w:val="HTML Preformatted Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PrformatHTMLCar">
+    <w:name w:val="Préformaté HTML Car"/>
     <w:link w:val="HTMLPreformatted"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLSample">
     <w:name w:val="HTML Sample"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLTypewriter">
     <w:name w:val="HTML Typewriter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLVariable">
     <w:name w:val="HTML Variable"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index1">
     <w:name w:val="index 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:ind w:left="180" w:hanging="180"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index2">
     <w:name w:val="index 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="180"/>
     </w:pPr>
@@ -6675,119 +6865,119 @@
     <w:name w:val="index heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Index1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="59"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-    <w:name w:val="Intense Quote Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
+    <w:name w:val="Citation intense Car"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="59"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:ind w:left="283" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:ind w:left="566" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
@@ -6937,344 +7127,342 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="49"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber5">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="49"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Macro">
     <w:name w:val="macro"/>
-    <w:link w:val="MacroTextChar"/>
+    <w:link w:val="TextedemacroCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
-    <w:name w:val="Macro Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedemacroCar">
+    <w:name w:val="Texte de macro Car"/>
     <w:link w:val="Macro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MessageHeader">
     <w:name w:val="Message Header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="MessageHeaderChar"/>
+    <w:link w:val="En-ttedemessageCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
-    <w:name w:val="Message Header Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-ttedemessageCar">
+    <w:name w:val="En-tête de message Car"/>
     <w:link w:val="MessageHeader"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalIndent">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoteHeading">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="NoteHeadingChar"/>
+    <w:link w:val="TitredenoteCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
-    <w:name w:val="Note Heading Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitredenoteCar">
+    <w:name w:val="Titre de note Car"/>
     <w:link w:val="NoteHeading"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:color w:val="808080"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PlainTextChar"/>
+    <w:link w:val="TextebrutCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-    <w:name w:val="Plain Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextebrutCar">
+    <w:name w:val="Texte brut Car"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="QuoteChar"/>
+    <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="59"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-    <w:name w:val="Quote Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
+    <w:name w:val="Citation Car"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Salutation">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SalutationChar"/>
+    <w:link w:val="SalutationsCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
-    <w:name w:val="Salutation Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SalutationsCar">
+    <w:name w:val="Salutations Car"/>
     <w:link w:val="Salutation"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Signature">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SignatureChar"/>
+    <w:link w:val="SignatureCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
-    <w:name w:val="Signature Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureCar">
+    <w:name w:val="Signature Car"/>
     <w:link w:val="Signature"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D"/>
       <w:u w:val="single"/>
-      <w:lang w:val="fr-FR"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ColorfulGrid">
     <w:name w:val="Colorful Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="73"/>
     <w:rsid w:val="00931751"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -20099,51 +20287,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleDate">
     <w:name w:val="Title Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="00931751"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="006283"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.wto.org/crnattachments/2026/SPS/MAR/26_03965_00_f.pdf" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquirypoint.spsmar@onssa.gov.ma" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onssa.gov.ma" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://members.wto.org/crnattachments/2026/SPS/MAR/26_03965_00_f.pdf" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquirypoint.spsmar@onssa.gov.ma" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onssa.gov.ma" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -20393,91 +20581,116 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<titus xmlns="http://schemas.titus.com/TitusProperties/">
+  <TitusGUID xmlns="">13a9b35f-1854-4b81-9434-b1b25a948ad5</TitusGUID>
+  <TitusMetadata xmlns="">eyJucyI6Imh0dHA6XC9cL3d3dy50aXR1cy5jb21cL25zXC9Xb3JsZCBUcmFkZSBPcmdhbml6YXRpb24iLCJwcm9wcyI6W3sibiI6IldUT0NMQVNTSUZJQ0FUSU9OIiwidmFscyI6W3sidmFsdWUiOiJJTlRFUk5BTCJ9XX1dfQ==</TitusMetadata>
+</titus>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87C799E0-7233-4780-9822-72515FC4F57A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
+    <ds:schemaRef ds:uri=""/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C2A19A4-0AA8-4E18-AE69-3CFED5ACEBEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>774</Words>
-  <Characters>4415</Characters>
+  <Words>731</Words>
+  <Characters>4170</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NOTIFICATION NOTIFICATION NOTIFICATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>OMC - WTO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5179</CharactersWithSpaces>
+  <CharactersWithSpaces>4892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NOTIFICATION NOTIFICATION NOTIFICATION</dc:title>
   <dc:description>LDIMD - DTU</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Symbol1">
     <vt:lpwstr>G/SPS/N/MAR/121</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TitusGUID">
+    <vt:lpwstr>13a9b35f-1854-4b81-9434-b1b25a948ad5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="WTOCLASSIFICATION">
+    <vt:lpwstr>INTERNAL</vt:lpwstr>
+  </property>
 </Properties>
 </file>